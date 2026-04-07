--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -723,974 +723,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routinization: risk factor or marker of adjustment to negative health issues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric properties of the Perceived Social Support Questionnaire (PSSQ), a new measure of perceived social support among older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Retuerto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5682⟩</w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2022.2102142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651000v1</w:t>
+                <w:t xml:space="preserve">hal-03820600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Perceived Social Support Questionnaire (PSSQ), a new measure of perceived social support among older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routinization: risk factor or marker of adjustment to negative health issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sendra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Amieva</w:t>
+                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Retuerto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergua</w:t>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13607863.2022.2102142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gps.5682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820600v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in rural area: A protective factor for a negative experience of the lockdown and the COVID-19 crisis in the oldest old population?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Older Adults and the COVID-19 Pandemic, What About the Oldest Old? The PACOVID Population-Based Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ouvrard-Brouillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Koleck</w:t>
+                <w:t xml:space="preserve">Virgilio Hernandez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
+                <w:t xml:space="preserve">Jose Alberto Avila-Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5609⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.711583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.711583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374364v1</w:t>
+                <w:t xml:space="preserve">hal-04713757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Similarities and Interdependence Between Healthy Elderly Spouses: A Systematic Review and Research Directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Relation entre ajustement marital et santé mentale dans des couples faisant face au cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Segrestan-Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gourlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Couple and Family Psychology: Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cfp0000144⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1-2), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pson-2021-0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962322v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Older Adults and the COVID-19 Pandemic, What About the Oldest Old? The PACOVID Population-Based Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgilio Hernandez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Avila-Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.711583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.711583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre ajustement marital et santé mentale dans des couples faisant face au cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mental Health Similarities and Interdependence Between Healthy Elderly Spouses: A Systematic Review and Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gourlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pson-2021-0150⟩</w:t>
+              <w:t xml:space="preserve">Couple and Family Psychology: Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, No Pagination Specified-No Pagination Specified. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cfp0000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468326v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older Adults and the COVID-19 Pandemic, What About the Oldest Old? The PACOVID Population-Based Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living in rural area: A protective factor for a negative experience of the lockdown and the COVID-19 crisis in the oldest old population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ouvrard-Brouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgilio Hernandez-Ruiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Dartigues</w:t>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.711583⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713757v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarities in cognitive abilities in older couples: a study of mutual influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,417 +1774,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pre-admission factors on quality of life and adaptation in nursing home residents with dementia: the QOL-EHPAD study protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Meillon</w:t>
+                <w:t xml:space="preserve">Study of mutual influence between trait anxiety and risk of depression among older couples facing cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gourlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-020-1434-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2020.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713760v1</w:t>
+                <w:t xml:space="preserve">hal-03176262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mutual influence between trait anxiety and risk of depression among older couples facing cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gourlain</w:t>
+                <w:t xml:space="preserve">Influence of pre-admission factors on quality of life and adaptation in nursing home residents with dementia: the QOL-EHPAD study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2020.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-020-1434-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176262v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pre-admission factors on quality of life and adaptation in nursing home residents with dementia: the QOL-EHPAD study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.92. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12877-020-1434-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147252v1</w:t>
+                <w:t xml:space="preserve">hal-04713760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support practices by an interdisciplinary team in a palliative-care unit for relatives of patients in agonal phase</w:t>
               </w:r>
@@ -2330,64 +2330,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Alberto Avila-Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Edjolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,64 +2598,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Alberto Avila-Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2732,77 +2732,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Frézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 80 (2), pp.151-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2836,51 +2836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’influence mutuelle au sein du couple : un facteur modulateur peu connu du fonctionnement cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,377 +3068,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of general practitioners' practices when suspecting cognitive impairment. Recourse to care in dementia (Recaredem) study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anxiety and 10-Year Risk of Incident Dementia-An Association Shaped by Depressive Symptoms: Results of the Prospective Three-City Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oladédji Bachirou Tadde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clement Pimouguet</w:t>
+                <w:t xml:space="preserve">Marion Mortamais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Abdennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13607863.2017.1330871⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194154v1</w:t>
+                <w:t xml:space="preserve">hal-01994103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety and 10-Year Risk of Incident Dementia-An Association Shaped by Depressive Symptoms: Results of the Prospective Three-City Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bergua</w:t>
+                <w:t xml:space="preserve">Description of general practitioners' practices when suspecting cognitive impairment. Recourse to care in dementia (Recaredem) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gonzales-Colaco Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tzourio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Berr</w:t>
+                <w:t xml:space="preserve">Oladédji Bachirou Tadde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pimouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.248. </w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (8), pp.1040-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2017.1330871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994103v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subjective Quality of Life Proxy for Older Adults in the PAQUID Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (6), pp.303-311. </w:t>
@@ -3470,307 +3470,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of chronic psychiatric disorders on cognitive decline</w:t>
+                <w:t xml:space="preserve">Comparing the predictive value of three definitions of frailty: Results from the Three-City study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Villeneuve</w:t>
+                <w:t xml:space="preserve">Magali Gonzalez-Colaço Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blanchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergua</w:t>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12773⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664612v1</w:t>
+                <w:t xml:space="preserve">hal-04664613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the predictive value of three definitions of frailty: Results from the Three-City study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of chronic psychiatric disorders on cognitive decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Gonzalez-Colaço Harmand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
+                <w:t xml:space="preserve">C. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">L. Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136 (3), pp.280-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04664613v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of Relationships Between Subjective and Objective Cognition in Schizophrenia: Associations With Quality of Life, Stigmatization, and Mood Factors</w:t>
               </w:r>
@@ -3886,90 +3886,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short STAI-Y anxiety scales: validation and normative data for elderly subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging and Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (9), pp.987--995. </w:t>
@@ -4046,51 +4046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4135,425 +4135,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Decline After Entering a Nursing Home: A 22-Year Follow-Up Study of Institutionalized and Noninstitutionalized Elderly People</w:t>
+                <w:t xml:space="preserve">Élaboration et validation d’une échelle de qualité de vie adaptée aux personnes âgées (EQVPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali González-Colaço Harmand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rullier</w:t>
+                <w:t xml:space="preserve">Sylvie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Alberto Avila-Funes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (7), pp.504--508. </w:t>
+              <w:t xml:space="preserve">Gériatrie et Psychologie Neuropsychiatrie du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.379--386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2014.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345557v1</w:t>
+                <w:t xml:space="preserve">hal-04345556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et validation d’une échelle de qualité de vie adaptée aux personnes âgées (EQVPA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily life functioning of community-dwelling elderly couples: an investigation of the feasibility and validity of Ecological Momentary Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Petit</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Thierry Atzeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Husky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et Psychologie Neuropsychiatrie du Vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (4), pp.379--386. </w:t>
+              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.208--216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mpr.1425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345556v1</w:t>
+                <w:t xml:space="preserve">hal-04345518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily life functioning of community-dwelling elderly couples: an investigation of the feasibility and validity of Ecological Momentary Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Decline After Entering a Nursing Home: A 22-Year Follow-Up Study of Institutionalized and Noninstitutionalized Elderly People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali González-Colaço Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Husky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">José-Alberto Avila-Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (2), pp.208--216. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (7), pp.504--508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mpr.1425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345518v1</w:t>
+                <w:t xml:space="preserve">hal-04345557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un test court de génération de concepts à partir des données issues de la cohorte 3C de sujets âgés en population générale</w:t>
               </w:r>
@@ -4565,51 +4565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4686,51 +4686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive insight and executive functioning in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Atzeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,364 +4801,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety and 10-Year Risk of Incident and Recurrent Depressive Symptomatology in Older Adults: Anxiety and Risk of Depressive Symptomatology</w:t>
+                <w:t xml:space="preserve">State Anxiety and Cognitive Functioning in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Swendsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+                <w:t xml:space="preserve">Mélanie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (6), pp.554--563. </w:t>
+              <w:t xml:space="preserve">The American Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (9), pp.915--924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/da.22101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jagp.2013.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345558v1</w:t>
+                <w:t xml:space="preserve">hal-04345559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Anxiety and Cognitive Functioning in Older Adults</w:t>
+                <w:t xml:space="preserve">Anxiety and 10-Year Risk of Incident and Recurrent Depressive Symptomatology in Older Adults: Anxiety and Risk of Depressive Symptomatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Swendsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Bouisson</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (9), pp.915--924. </w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (6), pp.554--563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jagp.2013.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/da.22101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345559v1</w:t>
+                <w:t xml:space="preserve">hal-04345558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restriction in Instrumental Activities of Daily Living in Older Persons: Association with Preferences for Routines and Psychological Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Swendsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Fabrigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5235,51 +5235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,291 +5337,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and aging in elderly farmers: the AMI cohort.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Pérès</w:t>
+                <w:t xml:space="preserve">Nutritional status of community‐dwelling older people with dementia: associations with individual and family caregivers' characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Matharan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Barberger-Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-558⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (6), pp.580-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.3862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00723184v1</w:t>
+                <w:t xml:space="preserve">hal-04664622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional status of community‐dwelling older people with dementia: associations with individual and family caregivers' characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bergua</w:t>
+                <w:t xml:space="preserve">Health and aging in elderly farmers: the AMI cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Matharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Barberger-Gateau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (6), pp.580-588. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gps.3862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-12-558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664622v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00723184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Insight in Schizophrenia: The Missing Link Between Insight and Neurocognitive Complaint?</w:t>
               </w:r>
@@ -5750,90 +5750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STAI-Y trait scale: psychometric properties and normative data from a large population-based study of elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychogeriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (7), pp.1163--1171. </w:t>
@@ -5897,77 +5897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychogeriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (6), pp.869--879. </w:t>
@@ -6207,51 +6207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidons les aidants, osons l'aidance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; BERGUA, Valerie. Editions In Press, 2021, 978-2-84835-644-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6383,199 +6383,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osons l'Aidance, certes... mais comment ?</w:t>
+                <w:t xml:space="preserve">Différentes approches d'intervention auprès des proches aidants : Quels intérêts ? Quelles limites ? Réflexions dans le cadre de l'aidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">BOUISSON, Jean; BERGUA, Valerie. </w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Guberman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bergua, Valerie; Bouisson, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aidons les aidants, osons l'Aidance !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions In Press, pp.137-149, 2021, 978-2-84835-644-0</w:t>
+              <w:t xml:space="preserve">, Editions In Press, pp.107-136, 2021, 978-2-84835-644-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412746v1</w:t>
+                <w:t xml:space="preserve">hal-04413835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes approches d'intervention auprès des proches aidants : Quels intérêts ? Quelles limites ? Réflexions dans le cadre de l'aidance</w:t>
+                <w:t xml:space="preserve">Osons l'Aidance, certes... mais comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bergua, Valerie; Bouisson, Jean. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOUISSON, Jean; BERGUA, Valerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aidons les aidants, osons l'Aidance !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions In Press, pp.107-136, 2021, 978-2-84835-644-0</w:t>
+              <w:t xml:space="preserve">, Editions In Press, pp.137-149, 2021, 978-2-84835-644-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413835v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aidance pour mieux comprendre les problématiques et besoins d'aide psychosociale des proches aidants</w:t>
               </w:r>
@@ -6860,462 +6860,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de fardeau et ses méthodes d’évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu’aurait fait un TC APSA auprès de Mme et M. K. ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; AMIEVA, Helene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’aide aux aidants : à l’aide ! Concepts, modèles, méthodes et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions In Press, pp.67-80, 2015, 978-2-84835-313-5</w:t>
+              <w:t xml:space="preserve">L'aide aux aidants : à l'aide ! : concepts, modèles, méthodes et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions In Press, pp.159-164, 2015, 978-2-84835-313-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405162v1</w:t>
+                <w:t xml:space="preserve">hal-04400969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une question qui ouvre notre démarche : aidants, nous ? Et nos parents comment faisaient-ils, eux ?</w:t>
+                <w:t xml:space="preserve">Le PAPSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; AMIEVA, Helene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aide aux aidants : à l’aide ! Concepts, modèles, méthodes et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In Press, pp.27-34, 2015, 978-2-84835-313-5</w:t>
+              <w:t xml:space="preserve">, Editions In Press, pp.133-142, 2015, 978-2-84835-313-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412690v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PAPSA</w:t>
+                <w:t xml:space="preserve">Une question qui ouvre notre démarche : aidants, nous ? Et nos parents comment faisaient-ils, eux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; AMIEVA, Helene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aide aux aidants : à l’aide ! Concepts, modèles, méthodes et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions In Press, pp.133-142, 2015, 978-2-84835-313-5</w:t>
+              <w:t xml:space="preserve">, In Press, pp.27-34, 2015, 978-2-84835-313-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401060v1</w:t>
+                <w:t xml:space="preserve">hal-04412690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’aurait fait un TC APSA auprès de Mme et M. K. ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le concept de fardeau et ses méthodes d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; AMIEVA, Helene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'aide aux aidants : à l'aide ! : concepts, modèles, méthodes et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions In Press, pp.159-164, 2015, 978-2-84835-313-5</w:t>
+              <w:t xml:space="preserve">L’aide aux aidants : à l’aide ! Concepts, modèles, méthodes et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions In Press, pp.67-80, 2015, 978-2-84835-313-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400969v1</w:t>
+                <w:t xml:space="preserve">hal-04405162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un des défis de la recherche : l’évaluation</w:t>
               </w:r>
@@ -7327,64 +7327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7452,64 +7452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; AMIEVA, Helene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aide aux aidants : à l’aide ! Concepts, modèles, méthodes et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions In Press, pp.123-132, 2015, 978-2-84835-313-5</w:t>
@@ -7745,51 +7745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques projectives : 12 cas cliniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions in Press, 2011, 978-2-84835-215-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7827,51 +7827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction à l’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernandez, Lydia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les addictions du sujet âgé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, pp.43-57, 2009, 978-2-84835-177-3</w:t>
@@ -8069,51 +8069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumiguiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoarau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01740-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2023.2274053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Koleck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Raoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101628" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5682" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sendra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Retuerto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2022.2102142" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard-Brouillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cfp0000144" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Dartigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.711583" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2021.1874882" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Villeneuve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-1434-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.09.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-00680-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.60" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415020940213" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;zet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.080.0151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0494" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pimouguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzales-Colaco Harmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218001497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olad&#233;dji Bachirou Tadde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2017.1330871" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdennour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00248" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988718809870" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villeneuve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rullier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12773" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.06.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7G18GR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Destaillats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2015.1051511" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610215000836" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345557v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonz&#225;lez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2014.02.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0510" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Carret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tastet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2014.973486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Swendsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345559v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.01.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/AG.77.4.c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610213001579" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.3862" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e31826ba160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610212000300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610210002358" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413835v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guberman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412690v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde-Chaintrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumiguiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoarau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01740-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2023.2274053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Koleck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Raoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101628" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sendra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Retuerto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2022.2102142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Dartigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.711583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cfp0000144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard-Brouillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5609" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2021.1874882" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.09.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Villeneuve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-1434-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-00680-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.60" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415020940213" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;zet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.080.0151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0494" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pimouguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzales-Colaco Harmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218001497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdennour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00248" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olad&#233;dji Bachirou Tadde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2017.1330871" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988718809870" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7G18GR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villeneuve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rullier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Destaillats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2015.1051511" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610215000836" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1425" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonz&#225;lez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2014.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Carret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tastet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2014.973486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.01.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Swendsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/AG.77.4.c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610213001579" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.3862" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-558" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e31826ba160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610212000300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610210002358" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guberman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401060v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde-Chaintrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>