--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -991,706 +991,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older Adults and the COVID-19 Pandemic, What About the Oldest Old? The PACOVID Population-Based Survey</w:t>
+                <w:t xml:space="preserve">Relation entre ajustement marital et santé mentale dans des couples faisant face au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgilio Hernandez-Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Meillon</w:t>
+                <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Alberto Avila-Funes</w:t>
+                <w:t xml:space="preserve">Carine Segrestan-Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gourlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.711583⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1-2), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pson-2021-0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713757v1</w:t>
+                <w:t xml:space="preserve">hal-03468326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre ajustement marital et santé mentale dans des couples faisant face au cancer du sein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Older Adults and the COVID-19 Pandemic, What About the Oldest Old? The PACOVID Population-Based Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Segrestan-Crouzet</w:t>
+                <w:t xml:space="preserve">Virgilio Hernandez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gourlain</w:t>
+                <w:t xml:space="preserve">Jose Alberto Avila-Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Francois Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1-2), pp.27-32. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.711583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pson-2021-0150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.711583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468326v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older Adults and the COVID-19 Pandemic, What About the Oldest Old? The PACOVID Population-Based Survey</w:t>
+                <w:t xml:space="preserve">Mental Health Similarities and Interdependence Between Healthy Elderly Spouses: A Systematic Review and Research Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgilio Hernandez-Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Alberto Avila-Funes</w:t>
+                <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gourlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.711583⟩</w:t>
+              <w:t xml:space="preserve">Couple and Family Psychology: Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, No Pagination Specified-No Pagination Specified. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cfp0000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439399v1</w:t>
+                <w:t xml:space="preserve">hal-03962322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Similarities and Interdependence Between Healthy Elderly Spouses: A Systematic Review and Research Directions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Living in rural area: A protective factor for a negative experience of the lockdown and the COVID-19 crisis in the oldest old population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ouvrard-Brouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Couple and Family Psychology: Research and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cfp0000144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03962322v1</w:t>
+                <w:t xml:space="preserve">hal-03374364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in rural area: A protective factor for a negative experience of the lockdown and the COVID-19 crisis in the oldest old population?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele Koleck</w:t>
+                <w:t xml:space="preserve">Older Adults and the COVID-19 Pandemic, What About the Oldest Old? The PACOVID Population-Based Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgilio Hernandez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Avila-Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rascle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
+                <w:t xml:space="preserve">Jean Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.711583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.711583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gps.5609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03374364v1</w:t>
+                <w:t xml:space="preserve">hal-03439399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarities in cognitive abilities in older couples: a study of mutual influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,64 +1780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mutual influence between trait anxiety and risk of depression among older couples facing cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gourlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,78 +1983,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.92. </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12877-020-1434-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147252v1</w:t>
+                <w:t xml:space="preserve">hal-04713760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pre-admission factors on quality of life and adaptation in nursing home residents with dementia: the QOL-EHPAD study protocol</w:t>
               </w:r>
@@ -2113,78 +2113,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.92. </w:t>
+              <w:t xml:space="preserve">, 2020, 20, pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12877-020-1434-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713760v1</w:t>
+                <w:t xml:space="preserve">hal-03147252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support practices by an interdisciplinary team in a palliative-care unit for relatives of patients in agonal phase</w:t>
               </w:r>
@@ -2298,351 +2298,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older People Facing the Crisis of COVID-19: Between Fragility and Resilience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of Short Form of Preferences for Routines Scale: Norms in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Alberto Avila-Funes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michele Koleck</w:t>
+                <w:t xml:space="preserve">Valérie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Edjolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14283/jfa.2020.60⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (2), pp.767-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0091415020940213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713745v1</w:t>
+                <w:t xml:space="preserve">hal-04664600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Short Form of Preferences for Routines Scale: Norms in Older Adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Celine Meillon</w:t>
+                <w:t xml:space="preserve">Older People Facing the Crisis of COVID-19: Between Fragility and Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pérès</w:t>
+                <w:t xml:space="preserve">Jose-Alberto Avila-Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (2), pp.767-785. </w:t>
+              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.184-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0091415020940213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2020.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664600v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Older People Facing the Crisis of COVID-19: Between Fragility and Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Alberto Avila-Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2651,51 +2651,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14283/jfa.2020.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169826v1</w:t>
@@ -2706,51 +2706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’interdépendance au cours du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,64 +2836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’influence mutuelle au sein du couple : un facteur modulateur peu connu du fonctionnement cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3100,51 +3100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mortamais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Abdennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,64 +3368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3502,51 +3502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gonzalez-Colaço Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (1), pp.64-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3873,51 +3873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short STAI-Y anxiety scales: validation and normative data for elderly subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychogeriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (11), pp.1813--1824. </w:t>
@@ -4154,51 +4154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et validation d’une échelle de qualité de vie adaptée aux personnes âgées (EQVPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,295 +4265,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily life functioning of community-dwelling elderly couples: an investigation of the feasibility and validity of Ecological Momentary Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Decline After Entering a Nursing Home: A 22-Year Follow-Up Study of Institutionalized and Noninstitutionalized Elderly People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali González-Colaço Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Husky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">José-Alberto Avila-Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (2), pp.208--216. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (7), pp.504--508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mpr.1425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345518v1</w:t>
+                <w:t xml:space="preserve">hal-04345557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Decline After Entering a Nursing Home: A 22-Year Follow-Up Study of Institutionalized and Noninstitutionalized Elderly People</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily life functioning of community-dwelling elderly couples: an investigation of the feasibility and validity of Ecological Momentary Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali González-Colaço Harmand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rullier</w:t>
+                <w:t xml:space="preserve">Thierry Atzeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Alberto Avila-Funes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bergua</w:t>
+                <w:t xml:space="preserve">Mathilde Husky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (7), pp.504--508. </w:t>
+              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.208--216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2014.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mpr.1425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345557v1</w:t>
+                <w:t xml:space="preserve">hal-04345518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un test court de génération de concepts à partir des données issues de la cohorte 3C de sujets âgés en population générale</w:t>
               </w:r>
@@ -4591,51 +4591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (2), pp.129--137. </w:t>
@@ -4686,77 +4686,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive insight and executive functioning in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Atzeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4820,51 +4820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Anxiety and Cognitive Functioning in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4954,51 +4954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiety and 10-Year Risk of Incident and Recurrent Depressive Symptomatology in Older Adults: Anxiety and Risk of Depressive Symptomatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Swendsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restriction in Instrumental Activities of Daily Living in Older Persons: Association with Preferences for Routines and Psychological Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5248,51 +5248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5382,51 +5382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Barberger-Gateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5473,51 +5473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and aging in elderly farmers: the AMI cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Matharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5633,51 +5633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,51 +5737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STAI-Y trait scale: psychometric properties and normative data from a large population-based study of elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5884,51 +5884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norms and associated factors of the STAI-Y State anxiety inventory in older adults: results from the PAQUID study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,251 +6860,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’aurait fait un TC APSA auprès de Mme et M. K. ?</w:t>
+                <w:t xml:space="preserve">Le PAPSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; AMIEVA, Helene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'aide aux aidants : à l'aide ! : concepts, modèles, méthodes et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions In Press, pp.159-164, 2015, 978-2-84835-313-5</w:t>
+              <w:t xml:space="preserve">L’aide aux aidants : à l’aide ! Concepts, modèles, méthodes et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions In Press, pp.133-142, 2015, 978-2-84835-313-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400969v1</w:t>
+                <w:t xml:space="preserve">hal-04401060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PAPSA</w:t>
+                <w:t xml:space="preserve">Qu’aurait fait un TC APSA auprès de Mme et M. K. ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; AMIEVA, Helene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’aide aux aidants : à l’aide ! Concepts, modèles, méthodes et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions In Press, pp.133-142, 2015, 978-2-84835-313-5</w:t>
+              <w:t xml:space="preserve">L'aide aux aidants : à l'aide ! : concepts, modèles, méthodes et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions In Press, pp.159-164, 2015, 978-2-84835-313-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401060v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une question qui ouvre notre démarche : aidants, nous ? Et nos parents comment faisaient-ils, eux ?</w:t>
               </w:r>
@@ -7129,51 +7129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7340,51 +7340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7465,51 +7465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; AMIEVA, Helene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aide aux aidants : à l’aide ! Concepts, modèles, méthodes et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions In Press, pp.123-132, 2015, 978-2-84835-313-5</w:t>
@@ -8069,51 +8069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumiguiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoarau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01740-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2023.2274053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Koleck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Raoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101628" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sendra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Retuerto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2022.2102142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Dartigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.711583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cfp0000144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard-Brouillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5609" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2021.1874882" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.09.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Villeneuve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-1434-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-00680-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.60" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415020940213" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;zet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.080.0151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0494" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pimouguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzales-Colaco Harmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218001497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdennour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00248" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olad&#233;dji Bachirou Tadde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2017.1330871" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988718809870" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7G18GR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villeneuve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rullier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Destaillats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2015.1051511" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610215000836" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1425" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonz&#225;lez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2014.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Carret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tastet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2014.973486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.01.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Swendsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/AG.77.4.c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610213001579" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.3862" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-558" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e31826ba160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610212000300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610210002358" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guberman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401060v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde-Chaintrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumiguiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoarau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01740-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2023.2274053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Koleck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Raoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101628" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sendra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Retuerto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2022.2102142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Dartigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.711583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cfp0000144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard-Brouillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2021.1874882" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.09.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Villeneuve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-1434-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-00680-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415020940213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.60" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;zet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.080.0151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0494" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pimouguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzales-Colaco Harmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218001497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdennour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00248" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olad&#233;dji Bachirou Tadde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2017.1330871" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988718809870" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7G18GR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villeneuve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rullier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Destaillats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2015.1051511" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610215000836" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonz&#225;lez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2014.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Carret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tastet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2014.973486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.01.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Swendsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/AG.77.4.c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610213001579" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.3862" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-558" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e31826ba160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610212000300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610210002358" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guberman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde-Chaintrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>