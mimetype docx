--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -723,295 +723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Perceived Social Support Questionnaire (PSSQ), a new measure of perceived social support among older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routinization: risk factor or marker of adjustment to negative health issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sendra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Amieva</w:t>
+                <w:t xml:space="preserve">Karine Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Retuerto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergua</w:t>
+                <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13607863.2022.2102142⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820600v1</w:t>
+                <w:t xml:space="preserve">hal-03651000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routinization: risk factor or marker of adjustment to negative health issues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric properties of the Perceived Social Support Questionnaire (PSSQ), a new measure of perceived social support among older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Retuerto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Meillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (3), </w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gps.5682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2022.2102142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651000v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre ajustement marital et santé mentale dans des couples faisant face au cancer du sein</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in rural area: A protective factor for a negative experience of the lockdown and the COVID-19 crisis in the oldest old population?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ouvrard-Brouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Edjolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Alberto Avila-Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2611,51 +2611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Alberto Avila-Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caillot-Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Frézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 80 (2), pp.151-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (6), pp.303-311. </w:t>
@@ -4167,64 +4167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Atzeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4859,51 +4859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (9), pp.915--924. </w:t>
@@ -5088,51 +5088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restriction in Instrumental Activities of Daily Living in Older Persons: Association with Preferences for Routines and Psychological Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,51 +5235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,51 +5369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,51 +5776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5923,51 +5923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychogeriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (6), pp.869--879. </w:t>
@@ -6207,51 +6207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidons les aidants, osons l'aidance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; BERGUA, Valerie. Editions In Press, 2021, 978-2-84835-644-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6488,51 +6488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osons l'Aidance, certes... mais comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUISSON, Jean; BERGUA, Valerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aidons les aidants, osons l'Aidance !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions In Press, pp.137-149, 2021, 978-2-84835-644-0</w:t>
@@ -6991,51 +6991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,51 +7116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7327,51 +7327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,51 +7452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7618,260 +7618,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Expression de l’anxiété dans le bilan en psychogérontologie : la contribution du SHiPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bouisson</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vieillissement et vieillesse, vulnérabilité et ressources : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.223-229, 2011, 978-2-85892-403-5</w:t>
+              <w:t xml:space="preserve">Techniques projectives : 12 cas cliniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions in Press, 2011, 978-2-84835-215-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400716v1</w:t>
+                <w:t xml:space="preserve">hal-04400828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de l’anxiété dans le bilan en psychogérontologie : la contribution du SHiPA</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Bouisson</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques projectives : 12 cas cliniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions in Press, 2011, 978-2-84835-215-2</w:t>
+              <w:t xml:space="preserve">Vieillissement et vieillesse, vulnérabilité et ressources : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.223-229, 2011, 978-2-85892-403-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400828v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction à l’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernandez, Lydia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les addictions du sujet âgé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, pp.43-57, 2009, 978-2-84835-177-3</w:t>
@@ -8069,51 +8069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumiguiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoarau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01740-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2023.2274053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Koleck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Raoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101628" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sendra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Retuerto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2022.2102142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5682" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Dartigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.711583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cfp0000144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard-Brouillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2021.1874882" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.09.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Villeneuve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-1434-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-00680-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415020940213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.60" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;zet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.080.0151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0494" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pimouguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzales-Colaco Harmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218001497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdennour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00248" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olad&#233;dji Bachirou Tadde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2017.1330871" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988718809870" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7G18GR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villeneuve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rullier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Destaillats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2015.1051511" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610215000836" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonz&#225;lez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2014.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Carret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tastet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2014.973486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.01.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Swendsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/AG.77.4.c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610213001579" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.3862" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-558" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e31826ba160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610212000300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610210002358" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guberman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde-Chaintrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roumiguiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoarau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01740-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317115.2023.2274053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Koleck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Raoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101628" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dartigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5682" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sendra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Retuerto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2022.2102142" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caillot-Ranjeva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segrestan-Crouzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Hernandez-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Dartigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.711583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cfp0000144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard-Brouillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2021.1874882" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.09.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Villeneuve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-1434-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ouvrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-00680-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0091415020940213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2020.60" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;zet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.080.0151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0494" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pimouguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzales-Colaco Harmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218001497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mortamais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdennour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00248" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olad&#233;dji Bachirou Tadde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2017.1330871" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988718809870" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S7G18GR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villeneuve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rullier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Prouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Destaillats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2015.1051511" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610215000836" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonz&#225;lez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Avila-Funes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2014.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1425" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Carret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tastet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2014.973486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2013.01.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Swendsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/AG.77.4.c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610213001579" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.3862" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00723184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Matharan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-558" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NMD.0b013e31826ba160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610212000300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610210002358" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guberman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lagarde-Chaintrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>