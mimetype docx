--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie BERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6867-6790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050741624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation potential of metallophytes in Europe: Progress, enhancement strategies, and biomass utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Ranđelović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenija Jakovljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijana Zeremski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Pošćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Baltrėnaitė-Gedienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 391, pp.126516. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bioindicateurs au service des sites et sols pollues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dubrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Lary de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des professionnels de la dépollution des sites - UPDS Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriander (Coriandrum sativum) Cultivation Combined with Arbuscular Mycorrhizal Fungi Inoculation and Steel Slag Application Influences Trace Elements-Polluted Soil Bacterial Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.618. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a Trace Element-Contaminated Site to Produce a Natural Dye: First Screening of an Emerging Biomass Valorization Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Fernandes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (22), pp.10613. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app112210613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03461963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a metal(loid)-contaminated agricultural site using aromatic and medicinal plants to produce essential oils: analysis of the metal(loid) fate in the value chain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15045-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03310658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ cultivation of aromatic plant species for the phytomanagement of an aged-trace element polluted soil: Plant biomass improvement options and techno-economic assessment of the essential oil production channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147944. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03357031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Sorghum in a Phytoattenuation Strategy: A Field Experiment on a TE-Contaminated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Desannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Fernandes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.3471. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11083471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03246881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban soil phytomanagement for Zn and Cd in situ removal, greening, and Zn-rich biomass production taking care of snail exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3), pp.3187-3201. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06796-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam explosion pretreatment of willow grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.111722. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer la biomasse végétale issue des phytotechnologies ? Perceptions des opérateurs de filières de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-2018, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02044860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal(oid) Accumulation in Edible Crops and Poplar Cuttings Grown on Dredged Sediment Enriched Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (6), pp.1496-1503. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2018.03.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage plant biomass originated from phytotechnologies ? Gathering perceptions from end-users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.947-954. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2017.1303814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrefaction and pyrolysis of metal-enriched poplars from phytotechnologies: Effect of temperature and biomass chlorine content on metal distribution in end-products and valorization options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Allemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretreatment of trace element-enriched biomasses grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytotoxicity of trace element-contaminated soils phytomanaged with gentle remediation options at ten European field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599-600, pp.1388-1398. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torréfaction et pyrolyse de peupliers utilisés en phytotechnologies : effet de la température et du contenu en chlore de la biomasse sur la distribution des métaux dans les émissions et options de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mycorrhizal inoculation on metal accumulation by poplar leaves at phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.72 - 81. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownfields to green fields : Realising wider benefits from practical contaminant phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184 (1), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’efficacité et de la pérennité de la phytostabilisation aidée couplée à une valorisation biomasse en bois-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Ranunculus acris L. for biomonitoring trace element contamination of riverbank soils : photosystem II activity and phenotypic responses for two soil series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3104-3119. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4646-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Reyes González-Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.150-162. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of cadmium in the rhizosphere of Arabidopsis halleri grown in a contaminated dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing effective decision support for the application of “Gentle” remediation options : The GREENLAND Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rem.21435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic practices for improving gentle remediation of trace element-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (11), pp.1005-1037. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2014.1003788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and validating a practical decision support tool (DST) for biomass selection on marginal land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Andersson-Skold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting chemical and ecotoxicological test batteries for risk assessment of trace element-contaminated soils (phyto)managed by gentle remediation options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.510-522. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion de saules utilisés en phytoextraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013-2014, pp.49-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16S rDNA analysis of bacterial communities associated with the hyper accumulator Arabidopsis halleri grown on a Zn and Cd polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.16-23. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2013.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized method for the sampling of rhizosphere and rhizoplan soil bacteria associated to a herbaceous root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-012-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of Salix used for phytoextraction : The fate of metals and viability of the processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd speciation and localization in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successes and limitations of phytotechnologies at field scale : Outcomes, assessment and outlook from COST Action 859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Gawronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (6), pp.1039-1070. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0190-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation as a management option for contaminated sediments in tidal marshes, flood control areas and dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seuntjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thi Rhanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (7), pp.745-764. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-009-0205-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of successful experiments and limitations of phytotechnologies : contaminant uptake, detoxification and sequestration, and consequences for food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (7), pp.876-900. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-009-0252-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of phytostabilization on Zn speciation in a dredged contaminated sediment using scanning electron microscopy, X-ray fluorescence, EXAFS spectroscopy, and principal components analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kirpichtchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (9), pp.2265-2284. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of zinc accumulated in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 130, pp.1815-1826. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.007799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do &amp;lt;em&amp;gt;Arabidopsis halleri&amp;lt;/em&amp;gt; from nonmetallicolous populations accumulate zinc and cadmium more effectively than those from metallicolous populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Laguérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 155 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2002.00432.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion par la nature d’un sédiment excavé contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05306598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oil production, an innovative phytomanagement approach to value plant biomass produced on Metal Trace -aged contaminated soils: a field experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytotechnologies, mobilisation sur les travaux nationaux pour élaborer des indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet tripode : dynamiser la revalorisation des friches en améliorant la norme triade et en facilitant son transfert aux bureaux d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès-Exposition International sur les sols, les sédiments et l'eau (INTERSOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des phytotechnologies comme techniques de gestion et de traitement des sols pollués dans un projet de renouvellement urbain de la communauté d’agglomération CREIL-SUD OISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Idfriches "Phytomanagement : des REX réussis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03270838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of trace element contaminated sites: lessons from field studies and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Phy2SUDOE Workshop "Phytomanagement for soil remediation and the creation of value"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04034872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière huiles essentielles : principaux acquis et perspectives de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrant P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioEconomie Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du potentiel de phytoextraction des ETM par l'arabette de Haller et le saule des vanniers en milieu urbain - Projet PHYTOEXCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'huiles essentielles : une filière éco-innovante pour le phytomanagement des sols historiquement pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounes - Hadj-Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrant P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PHYTOMANAGEMENT : Des retours d'expériences réussis ! (IDFRiches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AXELERA, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des phytotechnologies dans la gestion des pollutions métalliques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03535611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PHYTEO : pertinence de la filière culture de plantes aromatiques productrices d’HE pour le phytomanagement de sols pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès-Exposition International sur les sols sédiments et l'eau (INTERSOL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03514792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la phytostabilisation aidée avec la culture de plantes aromatiques productrices d'huiles essentielles pour le phytomanagement des sols contaminés par les ETM (Projet PhytEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil’2020 - Soil as a solution in facing the big challenges and reaching the goals for the planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’huiles essentielles à action « bio-pesticide » comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la faisabilité technique du phytomanagement d'un site agricole pollué par les éléments potentiellement toxiques à l'aide de plantes à parfums aromatiques et médicinales (projet PhytEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytEO : Phytostabilisation et production d’huiles essentielles sur sols contaminés par des ETM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une économie biosourcée franco-belge liée au phytomanagement de sites marginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Evlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Meers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une filière éco-innovante de valorisation non alimentaire de phytomasse produite sur des sols contaminés par des éléments traces métalliques : production d’huiles essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4èmes rencontres Nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential valorization of trace element-contaminated willow for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States. pp.abs. 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par Arabidopsis halleri en co-culture avec Salix viminalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4es rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de la transition écologique, ADEME, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'huiles essentielles à action &amp;quot; bio-pesticide &amp;quot; comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction with Arabidopsis halleri intercropped with Salix viminalis to redevelop metal contaminated urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal transfert in aromatic medicinal plants, essential oil and residues focusing on valorization pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction as an option for Zn-Rich biomass valuation by ecocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Contaminated Site Management in Europe (CSME 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ecosystem services of contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des phytotechnologies en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International Francophone en Environnement et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological filtration to reduce trace elements in poplar leaves in a contaminated dredged sediment landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination and human health : A major challenge for global soil security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, College Station, United States. pp.275-295, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43394-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01864711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytotoxicity of trace element-contaminated soils phytomanaged with gentle remediation options at ten European field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of metal bioavailability for two earthworm species by the use of biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) by biochar addition to a contaminated technosoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ecosystem services of contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytotechnologies en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AGéBio "Génie végétal et ingénierie végétale : compétences, réglementation et bénéfices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des biomasses végétales issues des phytotechnologies : projet Européen GREENLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the applicability of gentle soil remediation methods : lessons from the Greenland project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement de sites contaminés en éléments traces : le réseau européen d’essais GREENLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field demonstrations of phytoremediation options in the EU FP7 greenland network of trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and monitoring lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and national legislation with regards to the different steps in a phytoremediation approach for metal-contaminated land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Hoppenbrouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto) remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and monitoring lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentle soil remediation of trace element-contaminated soils - success stories from the greenland project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais à grande échelle de phytostabilisation aidée couplée à une valorisation biomasse en bois énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting chemical and ecotoxicological test batteries for risk assessment of trace element-contaminated soils (Phyto)managed by gentle remediation options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between chemical and biological factors in trace element-contaminated soils managed using Gentle Remediation Options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IPS Conference on Phytotechnologies (International Phytotechnology Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation de la biomasse végétale produite sur sols pollués: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sonia Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenland project: Gentle remediation of trace element contaminated land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL, Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delgratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of gentle (phyto)remediation options at field scale in the GREENLAND network of large trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sustainable Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la phytoextraction : caractérisation et sélection de bactéries PGPB associées à une plante hyperaccumulatrice de Zn et Cd : Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the potential valorization of metal contaminated Salix via phytoextraction by combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction process optimization : characterization of the soil bacteria flora associated to the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des phytotechnologies : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuschk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction process optimisation : characterisation of the rhizospheric microbial activity of the hyperaccumulating plant Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mettre en oeuvre des solutions de stabilisation in situ ou de phytoremédiation dans les stratégies de gestion durable des sols contaminés en éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Renella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in biomass valorization from phytoextraction of Cd, Pb and Zn with hyperaccumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vialletelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Magnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bercquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.297-1 - 297-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMATECS : Gestion durable des sols contaminés par les éléments traces : état de l'art et besoins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann. Ruttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in biomass valorization from phytoextraction of Cd and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bercquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vialletelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 Working Group 4 on "Phytotechnologies in practice - biomass production, agricultural methods, legacy, legal and economic aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current perception of gentle remediation options for contaminated sites results from a survey in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Marschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 Working Group 4 on "Phytotechnologies in practice - biomass production, agricultural methods, legacy, legal and economic aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytoextraction a suitable green treatment for metal-contaminated sediments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the hyperaccumulating plant Arabidopsis halleri a good candidate for phytoextraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd localisation and speciation in a contaminated sediment and in the Znand Cd hyperaccumulating plant Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.330-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’inoculation de l’arabette de Haller (Arabidopsis halleri) par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymetallic catalysis: A surprising and efficient means to promote the Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization spontanée et induite de l’arabette de Haller par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorant INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l'hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorant ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration sur les sites du réseau EU FP7 Greenland des performances de solutions de (phyto)remédiation de sols contaminés en éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Oustrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laffontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 7: Journées atelier 2016 du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between chemical and biological factors in trace element-contaminated soils managed using Gentle Remediation Options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium. 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delgratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium. 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytotechnologies appliquées aux sites et sols pollués : Nouveaux résultats de recherche et démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME, 2017, 9791029707865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of trace element contaminated soils – Development of a decision tool system and its evaluation for practical application (SUMATECS) - Final Research Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SN-01/20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'analyse des éléments traces métalliques (ETM) et des hydrocarbures aromatiques polycycliques (HAP) sur les sols et les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hébrard-Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie BERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6867-6790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050741624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation potential of metallophytes in Europe: Progress, enhancement strategies, and biomass utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Ranđelović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenija Jakovljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijana Zeremski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Pošćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Baltrėnaitė-Gedienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 391, pp.126516. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bioindicateurs au service des sites et sols pollues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dubrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Lary de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des professionnels de la dépollution des sites - UPDS Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriander (Coriandrum sativum) Cultivation Combined with Arbuscular Mycorrhizal Fungi Inoculation and Steel Slag Application Influences Trace Elements-Polluted Soil Bacterial Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.618. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a Trace Element-Contaminated Site to Produce a Natural Dye: First Screening of an Emerging Biomass Valorization Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Fernandes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (22), pp.10613. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app112210613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03461963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a metal(loid)-contaminated agricultural site using aromatic and medicinal plants to produce essential oils: analysis of the metal(loid) fate in the value chain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15045-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03310658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ cultivation of aromatic plant species for the phytomanagement of an aged-trace element polluted soil: Plant biomass improvement options and techno-economic assessment of the essential oil production channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147944. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03357031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Sorghum in a Phytoattenuation Strategy: A Field Experiment on a TE-Contaminated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Desannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Fernandes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.3471. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11083471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03246881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban soil phytomanagement for Zn and Cd in situ removal, greening, and Zn-rich biomass production taking care of snail exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3), pp.3187-3201. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06796-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam explosion pretreatment of willow grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.111722. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer la biomasse végétale issue des phytotechnologies ? Perceptions des opérateurs de filières de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-2018, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02044860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal(oid) Accumulation in Edible Crops and Poplar Cuttings Grown on Dredged Sediment Enriched Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (6), pp.1496-1503. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2018.03.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage plant biomass originated from phytotechnologies ? Gathering perceptions from end-users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.947-954. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2017.1303814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrefaction and pyrolysis of metal-enriched poplars from phytotechnologies: Effect of temperature and biomass chlorine content on metal distribution in end-products and valorization options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Allemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretreatment of trace element-enriched biomasses grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytotoxicity of trace element-contaminated soils phytomanaged with gentle remediation options at ten European field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599-600, pp.1388-1398. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torréfaction et pyrolyse de peupliers utilisés en phytotechnologies : effet de la température et du contenu en chlore de la biomasse sur la distribution des métaux dans les émissions et options de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mycorrhizal inoculation on metal accumulation by poplar leaves at phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.72 - 81. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownfields to green fields : Realising wider benefits from practical contaminant phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184 (1), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’efficacité et de la pérennité de la phytostabilisation aidée couplée à une valorisation biomasse en bois-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Ranunculus acris L. for biomonitoring trace element contamination of riverbank soils : photosystem II activity and phenotypic responses for two soil series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3104-3119. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4646-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Reyes González-Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.150-162. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of cadmium in the rhizosphere of Arabidopsis halleri grown in a contaminated dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing effective decision support for the application of “Gentle” remediation options : The GREENLAND Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rem.21435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic practices for improving gentle remediation of trace element-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (11), pp.1005-1037. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2014.1003788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and validating a practical decision support tool (DST) for biomass selection on marginal land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Andersson-Skold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting chemical and ecotoxicological test batteries for risk assessment of trace element-contaminated soils (phyto)managed by gentle remediation options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.510-522. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion de saules utilisés en phytoextraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013-2014, pp.49-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16S rDNA analysis of bacterial communities associated with the hyper accumulator Arabidopsis halleri grown on a Zn and Cd polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.16-23. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2013.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized method for the sampling of rhizosphere and rhizoplan soil bacteria associated to a herbaceous root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-012-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of Salix used for phytoextraction : The fate of metals and viability of the processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd speciation and localization in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successes and limitations of phytotechnologies at field scale : Outcomes, assessment and outlook from COST Action 859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Gawronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (6), pp.1039-1070. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0190-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation as a management option for contaminated sediments in tidal marshes, flood control areas and dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seuntjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thi Rhanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (7), pp.745-764. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-009-0205-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of successful experiments and limitations of phytotechnologies : contaminant uptake, detoxification and sequestration, and consequences for food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (7), pp.876-900. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-009-0252-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of phytostabilization on Zn speciation in a dredged contaminated sediment using scanning electron microscopy, X-ray fluorescence, EXAFS spectroscopy, and principal components analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kirpichtchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (9), pp.2265-2284. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of zinc accumulated in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 130, pp.1815-1826. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.007799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do &amp;lt;em&amp;gt;Arabidopsis halleri&amp;lt;/em&amp;gt; from nonmetallicolous populations accumulate zinc and cadmium more effectively than those from metallicolous populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Laguérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 155 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2002.00432.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion par la nature d’un sédiment excavé contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05306598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oil production, an innovative phytomanagement approach to value plant biomass produced on Metal Trace -aged contaminated soils: a field experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytotechnologies, mobilisation sur les travaux nationaux pour élaborer des indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet tripode : dynamiser la revalorisation des friches en améliorant la norme triade et en facilitant son transfert aux bureaux d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès-Exposition International sur les sols, les sédiments et l'eau (INTERSOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des phytotechnologies comme techniques de gestion et de traitement des sols pollués dans un projet de renouvellement urbain de la communauté d’agglomération CREIL-SUD OISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Idfriches "Phytomanagement : des REX réussis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03270838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of trace element contaminated sites: lessons from field studies and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Phy2SUDOE Workshop "Phytomanagement for soil remediation and the creation of value"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04034872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière huiles essentielles : principaux acquis et perspectives de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrant P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioEconomie Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du potentiel de phytoextraction des ETM par l'arabette de Haller et le saule des vanniers en milieu urbain - Projet PHYTOEXCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'huiles essentielles : une filière éco-innovante pour le phytomanagement des sols historiquement pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounes - Hadj-Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrant P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PHYTOMANAGEMENT : Des retours d'expériences réussis ! (IDFRiches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AXELERA, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PHYTEO : pertinence de la filière culture de plantes aromatiques productrices d’HE pour le phytomanagement de sols pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès-Exposition International sur les sols sédiments et l'eau (INTERSOL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03514792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des phytotechnologies dans la gestion des pollutions métalliques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03535611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la phytostabilisation aidée avec la culture de plantes aromatiques productrices d'huiles essentielles pour le phytomanagement des sols contaminés par les ETM (Projet PhytEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil’2020 - Soil as a solution in facing the big challenges and reaching the goals for the planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’huiles essentielles à action « bio-pesticide » comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la faisabilité technique du phytomanagement d'un site agricole pollué par les éléments potentiellement toxiques à l'aide de plantes à parfums aromatiques et médicinales (projet PhytEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytEO : Phytostabilisation et production d’huiles essentielles sur sols contaminés par des ETM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une économie biosourcée franco-belge liée au phytomanagement de sites marginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Evlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Meers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une filière éco-innovante de valorisation non alimentaire de phytomasse produite sur des sols contaminés par des éléments traces métalliques : production d’huiles essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4èmes rencontres Nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential valorization of trace element-contaminated willow for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States. pp.abs. 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par Arabidopsis halleri en co-culture avec Salix viminalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4es rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de la transition écologique, ADEME, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'huiles essentielles à action &amp;quot; bio-pesticide &amp;quot; comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction with Arabidopsis halleri intercropped with Salix viminalis to redevelop metal contaminated urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal transfert in aromatic medicinal plants, essential oil and residues focusing on valorization pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction as an option for Zn-Rich biomass valuation by ecocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Contaminated Site Management in Europe (CSME 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ecosystem services of contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des phytotechnologies en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International Francophone en Environnement et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological filtration to reduce trace elements in poplar leaves in a contaminated dredged sediment landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination and human health : A major challenge for global soil security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, College Station, United States. pp.275-295, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43394-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01864711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytotoxicity of trace element-contaminated soils phytomanaged with gentle remediation options at ten European field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of metal bioavailability for two earthworm species by the use of biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) by biochar addition to a contaminated technosoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ecosystem services of contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytotechnologies en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AGéBio "Génie végétal et ingénierie végétale : compétences, réglementation et bénéfices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des biomasses végétales issues des phytotechnologies : projet Européen GREENLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and monitoring lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the applicability of gentle soil remediation methods : lessons from the Greenland project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement de sites contaminés en éléments traces : le réseau européen d’essais GREENLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field demonstrations of phytoremediation options in the EU FP7 greenland network of trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and national legislation with regards to the different steps in a phytoremediation approach for metal-contaminated land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Hoppenbrouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto) remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and monitoring lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentle soil remediation of trace element-contaminated soils - success stories from the greenland project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais à grande échelle de phytostabilisation aidée couplée à une valorisation biomasse en bois énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting chemical and ecotoxicological test batteries for risk assessment of trace element-contaminated soils (Phyto)managed by gentle remediation options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between chemical and biological factors in trace element-contaminated soils managed using Gentle Remediation Options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenland project: Gentle remediation of trace element contaminated land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL, Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation de la biomasse végétale produite sur sols pollués: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sonia Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IPS Conference on Phytotechnologies (International Phytotechnology Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delgratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of gentle (phyto)remediation options at field scale in the GREENLAND network of large trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sustainable Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la phytoextraction : caractérisation et sélection de bactéries PGPB associées à une plante hyperaccumulatrice de Zn et Cd : Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the potential valorization of metal contaminated Salix via phytoextraction by combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction process optimization : characterization of the soil bacteria flora associated to the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des phytotechnologies : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuschk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction process optimisation : characterisation of the rhizospheric microbial activity of the hyperaccumulating plant Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mettre en oeuvre des solutions de stabilisation in situ ou de phytoremédiation dans les stratégies de gestion durable des sols contaminés en éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Renella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in biomass valorization from phytoextraction of Cd, Pb and Zn with hyperaccumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vialletelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Magnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bercquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.297-1 - 297-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMATECS : Gestion durable des sols contaminés par les éléments traces : état de l'art et besoins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann. Ruttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in biomass valorization from phytoextraction of Cd and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bercquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vialletelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 Working Group 4 on "Phytotechnologies in practice - biomass production, agricultural methods, legacy, legal and economic aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current perception of gentle remediation options for contaminated sites results from a survey in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Marschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 Working Group 4 on "Phytotechnologies in practice - biomass production, agricultural methods, legacy, legal and economic aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytoextraction a suitable green treatment for metal-contaminated sediments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the hyperaccumulating plant Arabidopsis halleri a good candidate for phytoextraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd localisation and speciation in a contaminated sediment and in the Znand Cd hyperaccumulating plant Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.330-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’inoculation de l’arabette de Haller (Arabidopsis halleri) par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorant INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymetallic catalysis: A surprising and efficient means to promote the Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization spontanée et induite de l’arabette de Haller par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l'hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorant ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration sur les sites du réseau EU FP7 Greenland des performances de solutions de (phyto)remédiation de sols contaminés en éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Oustrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laffontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 7: Journées atelier 2016 du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between chemical and biological factors in trace element-contaminated soils managed using Gentle Remediation Options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium. 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delgratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium. 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytotechnologies appliquées aux sites et sols pollués : Nouveaux résultats de recherche et démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME, 2017, 9791029707865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of trace element contaminated soils – Development of a decision tool system and its evaluation for practical application (SUMATECS) - Final Research Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SN-01/20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'analyse des éléments traces métalliques (ETM) et des hydrocarbures aromatiques polycycliques (HAP) sur les sols et les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hébrard-Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBE33929"/>
+    <w:nsid w:val="5D65EF5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6867-6790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050741624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05065675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Fernandes de Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03310658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15045-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Desannaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06796-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Menana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Neu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friesl-Hanl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2017.1303814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Allemon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sajet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.11.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintelas-Sabaris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kidd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.187" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.08.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Cundy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Bardos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.03.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4646-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855073v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cundy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Witters" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rem.21435" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2014.1003788" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Andersson-Skold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bardos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crutu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.06.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JBFVJNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kumpiene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eriksson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.130" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delplanque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence del Gratta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schnuriger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gomez-Balderas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tarnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.10.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF378M8D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963444v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sarde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-012-0491-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schnuriger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z964TZ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.03.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4G7R840-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963582v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Schwitzguebel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gawronski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0190-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZHR7BB3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seuntjens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dejonghe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thi Rhanh Thuy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0205-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZD95RSH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963580v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schroeder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Gupta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0252-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N83Q2VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kirpichtchikova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.10.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.007799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681124v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2002.00432.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05306598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#235;l" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03270838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04034872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03535611v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237792v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Evlard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Meers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401572v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239349v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudiere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grison" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Citerne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaufleury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grignet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853543v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coudiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853612v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01864711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43394-3_25" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853614v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797985v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez Centeno" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854201v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cadiere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862482v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Dimitriou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862484v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862485v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Herzig" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855570v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855566v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855572v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hoppenbrouwers" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855569v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855567v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855565v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friesl-Han" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971055v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748993v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sonia Provent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809621v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749815v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delgratta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748110v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973636v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973627v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973357v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuschk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970547v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973367v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Renella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Adriaensen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970549v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vialletelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Magnie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bercquet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973368v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann. Ruttens" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Muller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970403v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970402v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Marschner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Haag" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976206v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976195v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976196v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399140v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399209v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399319v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399206v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528846v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798107v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela Sabaris" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laffontas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748878v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749813v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822714v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B&#246;hm" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6867-6790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050741624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05065675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Fernandes de Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03310658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15045-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Desannaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06796-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Menana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Neu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friesl-Hanl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2017.1303814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Allemon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sajet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintelas-Sabaris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kidd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.08.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Cundy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Bardos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.03.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4646-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cundy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Witters" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rem.21435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2014.1003788" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Andersson-Skold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bardos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crutu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.06.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JBFVJNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kumpiene" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eriksson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.130" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delplanque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence del Gratta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schnuriger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gomez-Balderas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cochet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tarnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.10.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF378M8D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sarde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-012-0491-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schnuriger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z964TZ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.03.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4G7R840-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Schwitzguebel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gawronski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0190-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZHR7BB3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seuntjens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dejonghe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thi Rhanh Thuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0205-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZD95RSH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schroeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Gupta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0252-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N83Q2VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105745v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kirpichtchikova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.10.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.007799" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681124v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2002.00432.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05306598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016559v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#235;l" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemoine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03270838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04034872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401578v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514792v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03535611v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248039v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Evlard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Meers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239346v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239347v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239349v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudiere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grison" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Citerne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaufleury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grignet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coudiere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853612v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01864711v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43394-3_25" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853614v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797985v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez Centeno" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cadiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Dimitriou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862484v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862485v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Herzig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855570v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855572v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hoppenbrouwers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855571v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855569v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855565v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friesl-Han" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809621v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748993v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sonia Provent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971055v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749815v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delgratta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748110v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971092v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973636v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973641v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuschk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970547v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973367v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Renella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Adriaensen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970549v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vialletelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Magnie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bercquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973368v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann. Ruttens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Muller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970403v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Marschner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Haag" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976206v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399140v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399319v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399209v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399206v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528846v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798107v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela Sabaris" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laffontas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748878v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749813v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822714v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B&#246;hm" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>