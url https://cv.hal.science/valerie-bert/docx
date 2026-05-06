--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie BERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6867-6790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050741624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation potential of metallophytes in Europe: Progress, enhancement strategies, and biomass utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Ranđelović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenija Jakovljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijana Zeremski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Pošćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Baltrėnaitė-Gedienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 391, pp.126516. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bioindicateurs au service des sites et sols pollues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dubrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Lary de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des professionnels de la dépollution des sites - UPDS Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriander (Coriandrum sativum) Cultivation Combined with Arbuscular Mycorrhizal Fungi Inoculation and Steel Slag Application Influences Trace Elements-Polluted Soil Bacterial Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.618. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a Trace Element-Contaminated Site to Produce a Natural Dye: First Screening of an Emerging Biomass Valorization Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Fernandes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (22), pp.10613. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app112210613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03461963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a metal(loid)-contaminated agricultural site using aromatic and medicinal plants to produce essential oils: analysis of the metal(loid) fate in the value chain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15045-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03310658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ cultivation of aromatic plant species for the phytomanagement of an aged-trace element polluted soil: Plant biomass improvement options and techno-economic assessment of the essential oil production channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147944. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03357031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Sorghum in a Phytoattenuation Strategy: A Field Experiment on a TE-Contaminated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Desannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Fernandes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.3471. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11083471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03246881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban soil phytomanagement for Zn and Cd in situ removal, greening, and Zn-rich biomass production taking care of snail exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3), pp.3187-3201. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06796-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam explosion pretreatment of willow grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.111722. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer la biomasse végétale issue des phytotechnologies ? Perceptions des opérateurs de filières de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-2018, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02044860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal(oid) Accumulation in Edible Crops and Poplar Cuttings Grown on Dredged Sediment Enriched Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (6), pp.1496-1503. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2018.03.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage plant biomass originated from phytotechnologies ? Gathering perceptions from end-users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.947-954. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2017.1303814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrefaction and pyrolysis of metal-enriched poplars from phytotechnologies: Effect of temperature and biomass chlorine content on metal distribution in end-products and valorization options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Allemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretreatment of trace element-enriched biomasses grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytotoxicity of trace element-contaminated soils phytomanaged with gentle remediation options at ten European field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599-600, pp.1388-1398. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torréfaction et pyrolyse de peupliers utilisés en phytotechnologies : effet de la température et du contenu en chlore de la biomasse sur la distribution des métaux dans les émissions et options de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mycorrhizal inoculation on metal accumulation by poplar leaves at phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.72 - 81. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownfields to green fields : Realising wider benefits from practical contaminant phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184 (1), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’efficacité et de la pérennité de la phytostabilisation aidée couplée à une valorisation biomasse en bois-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Ranunculus acris L. for biomonitoring trace element contamination of riverbank soils : photosystem II activity and phenotypic responses for two soil series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3104-3119. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4646-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Reyes González-Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.150-162. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of cadmium in the rhizosphere of Arabidopsis halleri grown in a contaminated dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing effective decision support for the application of “Gentle” remediation options : The GREENLAND Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rem.21435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic practices for improving gentle remediation of trace element-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (11), pp.1005-1037. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2014.1003788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and validating a practical decision support tool (DST) for biomass selection on marginal land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Andersson-Skold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting chemical and ecotoxicological test batteries for risk assessment of trace element-contaminated soils (phyto)managed by gentle remediation options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.510-522. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion de saules utilisés en phytoextraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013-2014, pp.49-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16S rDNA analysis of bacterial communities associated with the hyper accumulator Arabidopsis halleri grown on a Zn and Cd polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.16-23. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2013.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized method for the sampling of rhizosphere and rhizoplan soil bacteria associated to a herbaceous root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-012-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of Salix used for phytoextraction : The fate of metals and viability of the processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd speciation and localization in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successes and limitations of phytotechnologies at field scale : Outcomes, assessment and outlook from COST Action 859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Gawronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (6), pp.1039-1070. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0190-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation as a management option for contaminated sediments in tidal marshes, flood control areas and dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seuntjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thi Rhanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (7), pp.745-764. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-009-0205-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of successful experiments and limitations of phytotechnologies : contaminant uptake, detoxification and sequestration, and consequences for food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (7), pp.876-900. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-009-0252-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of phytostabilization on Zn speciation in a dredged contaminated sediment using scanning electron microscopy, X-ray fluorescence, EXAFS spectroscopy, and principal components analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kirpichtchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (9), pp.2265-2284. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of zinc accumulated in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 130, pp.1815-1826. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.007799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do &amp;lt;em&amp;gt;Arabidopsis halleri&amp;lt;/em&amp;gt; from nonmetallicolous populations accumulate zinc and cadmium more effectively than those from metallicolous populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Laguérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 155 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2002.00432.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion par la nature d’un sédiment excavé contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05306598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oil production, an innovative phytomanagement approach to value plant biomass produced on Metal Trace -aged contaminated soils: a field experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytotechnologies, mobilisation sur les travaux nationaux pour élaborer des indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet tripode : dynamiser la revalorisation des friches en améliorant la norme triade et en facilitant son transfert aux bureaux d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès-Exposition International sur les sols, les sédiments et l'eau (INTERSOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des phytotechnologies comme techniques de gestion et de traitement des sols pollués dans un projet de renouvellement urbain de la communauté d’agglomération CREIL-SUD OISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Idfriches "Phytomanagement : des REX réussis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03270838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of trace element contaminated sites: lessons from field studies and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Phy2SUDOE Workshop "Phytomanagement for soil remediation and the creation of value"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04034872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière huiles essentielles : principaux acquis et perspectives de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrant P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioEconomie Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du potentiel de phytoextraction des ETM par l'arabette de Haller et le saule des vanniers en milieu urbain - Projet PHYTOEXCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'huiles essentielles : une filière éco-innovante pour le phytomanagement des sols historiquement pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounes - Hadj-Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrant P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PHYTOMANAGEMENT : Des retours d'expériences réussis ! (IDFRiches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AXELERA, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PHYTEO : pertinence de la filière culture de plantes aromatiques productrices d’HE pour le phytomanagement de sols pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès-Exposition International sur les sols sédiments et l'eau (INTERSOL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03514792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des phytotechnologies dans la gestion des pollutions métalliques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03535611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la phytostabilisation aidée avec la culture de plantes aromatiques productrices d'huiles essentielles pour le phytomanagement des sols contaminés par les ETM (Projet PhytEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil’2020 - Soil as a solution in facing the big challenges and reaching the goals for the planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’huiles essentielles à action « bio-pesticide » comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la faisabilité technique du phytomanagement d'un site agricole pollué par les éléments potentiellement toxiques à l'aide de plantes à parfums aromatiques et médicinales (projet PhytEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytEO : Phytostabilisation et production d’huiles essentielles sur sols contaminés par des ETM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une économie biosourcée franco-belge liée au phytomanagement de sites marginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Evlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Meers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une filière éco-innovante de valorisation non alimentaire de phytomasse produite sur des sols contaminés par des éléments traces métalliques : production d’huiles essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4èmes rencontres Nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential valorization of trace element-contaminated willow for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States. pp.abs. 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par Arabidopsis halleri en co-culture avec Salix viminalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4es rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de la transition écologique, ADEME, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'huiles essentielles à action &amp;quot; bio-pesticide &amp;quot; comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction with Arabidopsis halleri intercropped with Salix viminalis to redevelop metal contaminated urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal transfert in aromatic medicinal plants, essential oil and residues focusing on valorization pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction as an option for Zn-Rich biomass valuation by ecocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Contaminated Site Management in Europe (CSME 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ecosystem services of contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des phytotechnologies en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International Francophone en Environnement et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological filtration to reduce trace elements in poplar leaves in a contaminated dredged sediment landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination and human health : A major challenge for global soil security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, College Station, United States. pp.275-295, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43394-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01864711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytotoxicity of trace element-contaminated soils phytomanaged with gentle remediation options at ten European field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of metal bioavailability for two earthworm species by the use of biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) by biochar addition to a contaminated technosoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ecosystem services of contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytotechnologies en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AGéBio "Génie végétal et ingénierie végétale : compétences, réglementation et bénéfices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des biomasses végétales issues des phytotechnologies : projet Européen GREENLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and monitoring lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the applicability of gentle soil remediation methods : lessons from the Greenland project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement de sites contaminés en éléments traces : le réseau européen d’essais GREENLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field demonstrations of phytoremediation options in the EU FP7 greenland network of trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and national legislation with regards to the different steps in a phytoremediation approach for metal-contaminated land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Hoppenbrouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto) remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and monitoring lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentle soil remediation of trace element-contaminated soils - success stories from the greenland project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais à grande échelle de phytostabilisation aidée couplée à une valorisation biomasse en bois énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting chemical and ecotoxicological test batteries for risk assessment of trace element-contaminated soils (Phyto)managed by gentle remediation options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between chemical and biological factors in trace element-contaminated soils managed using Gentle Remediation Options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenland project: Gentle remediation of trace element contaminated land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL, Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation de la biomasse végétale produite sur sols pollués: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sonia Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IPS Conference on Phytotechnologies (International Phytotechnology Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delgratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of gentle (phyto)remediation options at field scale in the GREENLAND network of large trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sustainable Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la phytoextraction : caractérisation et sélection de bactéries PGPB associées à une plante hyperaccumulatrice de Zn et Cd : Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the potential valorization of metal contaminated Salix via phytoextraction by combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction process optimization : characterization of the soil bacteria flora associated to the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des phytotechnologies : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuschk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction process optimisation : characterisation of the rhizospheric microbial activity of the hyperaccumulating plant Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mettre en oeuvre des solutions de stabilisation in situ ou de phytoremédiation dans les stratégies de gestion durable des sols contaminés en éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Renella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in biomass valorization from phytoextraction of Cd, Pb and Zn with hyperaccumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vialletelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Magnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bercquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.297-1 - 297-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMATECS : Gestion durable des sols contaminés par les éléments traces : état de l'art et besoins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann. Ruttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in biomass valorization from phytoextraction of Cd and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bercquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vialletelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 Working Group 4 on "Phytotechnologies in practice - biomass production, agricultural methods, legacy, legal and economic aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current perception of gentle remediation options for contaminated sites results from a survey in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Marschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 Working Group 4 on "Phytotechnologies in practice - biomass production, agricultural methods, legacy, legal and economic aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytoextraction a suitable green treatment for metal-contaminated sediments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the hyperaccumulating plant Arabidopsis halleri a good candidate for phytoextraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd localisation and speciation in a contaminated sediment and in the Znand Cd hyperaccumulating plant Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.330-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’inoculation de l’arabette de Haller (Arabidopsis halleri) par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorant INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymetallic catalysis: A surprising and efficient means to promote the Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization spontanée et induite de l’arabette de Haller par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l'hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorant ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration sur les sites du réseau EU FP7 Greenland des performances de solutions de (phyto)remédiation de sols contaminés en éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Oustrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laffontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 7: Journées atelier 2016 du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between chemical and biological factors in trace element-contaminated soils managed using Gentle Remediation Options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium. 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delgratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium. 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytotechnologies appliquées aux sites et sols pollués : Nouveaux résultats de recherche et démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME, 2017, 9791029707865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of trace element contaminated soils – Development of a decision tool system and its evaluation for practical application (SUMATECS) - Final Research Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SN-01/20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'analyse des éléments traces métalliques (ETM) et des hydrocarbures aromatiques polycycliques (HAP) sur les sols et les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hébrard-Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie BERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6867-6790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050741624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bioindicateurs au service des sites et sols pollues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Dubrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Lary de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des professionnels de la dépollution des sites - UPDS Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation potential of metallophytes in Europe: Progress, enhancement strategies, and biomass utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Ranđelović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenija Jakovljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijana Zeremski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Pošćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Baltrėnaitė-Gedienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 391, pp.126516. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriander (Coriandrum sativum) Cultivation Combined with Arbuscular Mycorrhizal Fungi Inoculation and Steel Slag Application Influences Trace Elements-Polluted Soil Bacterial Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.618. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12030618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Sorghum in a Phytoattenuation Strategy: A Field Experiment on a TE-Contaminated Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Desannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Fernandes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.3471. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11083471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03246881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a Trace Element-Contaminated Site to Produce a Natural Dye: First Screening of an Emerging Biomass Valorization Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Fernandes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (22), pp.10613. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app112210613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03461963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a metal(loid)-contaminated agricultural site using aromatic and medicinal plants to produce essential oils: analysis of the metal(loid) fate in the value chain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15045-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03310658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ cultivation of aromatic plant species for the phytomanagement of an aged-trace element polluted soil: Plant biomass improvement options and techno-economic assessment of the essential oil production channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147944. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03357031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban soil phytomanagement for Zn and Cd in situ removal, greening, and Zn-rich biomass production taking care of snail exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3), pp.3187-3201. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06796-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam explosion pretreatment of willow grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.111722. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer la biomasse végétale issue des phytotechnologies ? Perceptions des opérateurs de filières de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-2018, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02044860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal(oid) Accumulation in Edible Crops and Poplar Cuttings Grown on Dredged Sediment Enriched Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (6), pp.1496-1503. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2018.03.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage plant biomass originated from phytotechnologies ? Gathering perceptions from end-users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Zdanevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.947-954. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2017.1303814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrefaction and pyrolysis of metal-enriched poplars from phytotechnologies: Effect of temperature and biomass chlorine content on metal distribution in end-products and valorization options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Allemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sajet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretreatment of trace element-enriched biomasses grown on phytomanaged soils for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytotoxicity of trace element-contaminated soils phytomanaged with gentle remediation options at ten European field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599-600, pp.1388-1398. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mycorrhizal inoculation on metal accumulation by poplar leaves at phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.72 - 81. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torréfaction et pyrolyse de peupliers utilisés en phytotechnologies : effet de la température et du contenu en chlore de la biomasse sur la distribution des métaux dans les émissions et options de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Ranunculus acris L. for biomonitoring trace element contamination of riverbank soils : photosystem II activity and phenotypic responses for two soil series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3104-3119. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4646-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Reyes González-Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.150-162. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownfields to green fields : Realising wider benefits from practical contaminant phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184 (1), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’efficacité et de la pérennité de la phytostabilisation aidée couplée à une valorisation biomasse en bois-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of cadmium in the rhizosphere of Arabidopsis halleri grown in a contaminated dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing effective decision support for the application of “Gentle” remediation options : The GREENLAND Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rem.21435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic practices for improving gentle remediation of trace element-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (11), pp.1005-1037. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2014.1003788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16S rDNA analysis of bacterial communities associated with the hyper accumulator Arabidopsis halleri grown on a Zn and Cd polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.16-23. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2013.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and validating a practical decision support tool (DST) for biomass selection on marginal land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Andersson-Skold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting chemical and ecotoxicological test batteries for risk assessment of trace element-contaminated soils (phyto)managed by gentle remediation options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.510-522. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion de saules utilisés en phytoextraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013-2014, pp.49-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of Salix used for phytoextraction : The fate of metals and viability of the processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized method for the sampling of rhizosphere and rhizoplan soil bacteria associated to a herbaceous root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-012-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd speciation and localization in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successes and limitations of phytotechnologies at field scale : Outcomes, assessment and outlook from COST Action 859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Gawronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (6), pp.1039-1070. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0190-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoremediation as a management option for contaminated sediments in tidal marshes, flood control areas and dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seuntjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thi Rhanh Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (7), pp.745-764. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-009-0205-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of successful experiments and limitations of phytotechnologies : contaminant uptake, detoxification and sequestration, and consequences for food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (7), pp.876-900. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-009-0252-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of phytostabilization on Zn speciation in a dredged contaminated sediment using scanning electron microscopy, X-ray fluorescence, EXAFS spectroscopy, and principal components analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kirpichtchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (9), pp.2265-2284. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do &amp;lt;em&amp;gt;Arabidopsis halleri&amp;lt;/em&amp;gt; from nonmetallicolous populations accumulate zinc and cadmium more effectively than those from metallicolous populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Laguérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 155 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2002.00432.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of zinc accumulated in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 130, pp.1815-1826. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.007799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion par la nature d’un sédiment excavé contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres Nationales de la Recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05306598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oil production, an innovative phytomanagement approach to value plant biomass produced on Metal Trace -aged contaminated soils: a field experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Changsha, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytotechnologies, mobilisation sur les travaux nationaux pour élaborer des indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet tripode : dynamiser la revalorisation des friches en améliorant la norme triade et en facilitant son transfert aux bureaux d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès-Exposition International sur les sols, les sédiments et l'eau (INTERSOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PHYTEO : pertinence de la filière culture de plantes aromatiques productrices d’HE pour le phytomanagement de sols pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès-Exposition International sur les sols sédiments et l'eau (INTERSOL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03514792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des phytotechnologies dans la gestion des pollutions métalliques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03535611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des phytotechnologies comme techniques de gestion et de traitement des sols pollués dans un projet de renouvellement urbain de la communauté d’agglomération CREIL-SUD OISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Idfriches "Phytomanagement : des REX réussis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03270838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of trace element contaminated sites: lessons from field studies and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Phy2SUDOE Workshop "Phytomanagement for soil remediation and the creation of value"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04034872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière huiles essentielles : principaux acquis et perspectives de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrant P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioEconomie Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du potentiel de phytoextraction des ETM par l'arabette de Haller et le saule des vanniers en milieu urbain - Projet PHYTOEXCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'huiles essentielles : une filière éco-innovante pour le phytomanagement des sols historiquement pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounes - Hadj-Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrant P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PHYTOMANAGEMENT : Des retours d'expériences réussis ! (IDFRiches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AXELERA, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la phytostabilisation aidée avec la culture de plantes aromatiques productrices d'huiles essentielles pour le phytomanagement des sols contaminés par les ETM (Projet PhytEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil’2020 - Soil as a solution in facing the big challenges and reaching the goals for the planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'huiles essentielles à action &amp;quot; bio-pesticide &amp;quot; comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’huiles essentielles à action « bio-pesticide » comme filière de valorisation de la phytomasse produite sur des sols historiquement pollués par les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la faisabilité technique du phytomanagement d'un site agricole pollué par les éléments potentiellement toxiques à l'aide de plantes à parfums aromatiques et médicinales (projet PhytEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PhytEO : Phytostabilisation et production d’huiles essentielles sur sols contaminés par des ETM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une économie biosourcée franco-belge liée au phytomanagement de sites marginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Evlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Meers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une filière éco-innovante de valorisation non alimentaire de phytomasse produite sur des sols contaminés par des éléments traces métalliques : production d’huiles essentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4èmes rencontres Nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential valorization of trace element-contaminated willow for bioethanol production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States. pp.abs. 472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par l’hyperaccumulateur Arabidopsis halleri en co-culture avec le saule des vanniers (PHYTOEXCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction in situ du Zn et du Cd par Arabidopsis halleri en co-culture avec Salix viminalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4es rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de la transition écologique, ADEME, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction as an option for Zn-Rich biomass valuation by ecocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Contaminated Site Management in Europe (CSME 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction with Arabidopsis halleri intercropped with Salix viminalis to redevelop metal contaminated urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal transfert in aromatic medicinal plants, essential oil and residues focusing on valorization pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytotoxicity of trace element-contaminated soils phytomanaged with gentle remediation options at ten European field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintelas-Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ecosystem services of contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des phytotechnologies en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque International Francophone en Environnement et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological filtration to reduce trace elements in poplar leaves in a contaminated dredged sediment landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination and human health : A major challenge for global soil security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, College Station, United States. pp.275-295, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43394-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01864711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of metal bioavailability for two earthworm species by the use of biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing ecosystem services of contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Coudiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) by biochar addition to a contaminated technosoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytotechnologies en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cadiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AGéBio "Génie végétal et ingénierie végétale : compétences, réglementation et bénéfices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting chemical and ecotoxicological test batteries for risk assessment of trace element-contaminated soils (Phyto)managed by gentle remediation options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais à grande échelle de phytostabilisation aidée couplée à une valorisation biomasse en bois énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des biomasses végétales issues des phytotechnologies : projet Européen GREENLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and monitoring lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Managing Urban Land "Tailored &amp; Sustainable Redevelopment towards Zero Brownfields" (CABERNET 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Frankfurt, Germany. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the applicability of gentle soil remediation methods : lessons from the Greenland project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement de sites contaminés en éléments traces : le réseau européen d’essais GREENLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field demonstrations of phytoremediation options in the EU FP7 greenland network of trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and national legislation with regards to the different steps in a phytoremediation approach for metal-contaminated land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Hoppenbrouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Witters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto) remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and monitoring lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentle soil remediation of trace element-contaminated soils - success stories from the greenland project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between chemical and biological factors in trace element-contaminated soils managed using Gentle Remediation Options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenland project: Gentle remediation of trace element contaminated land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL, Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation de la biomasse végétale produite sur sols pollués: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sonia Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IPS Conference on Phytotechnologies (International Phytotechnology Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delgratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of gentle (phyto)remediation options at field scale in the GREENLAND network of large trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Hanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hasselt University (UHasselt). Hasselt, BEL., Sep 2012, Hasselt, Belgium. 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of aided phytostabilisation at field scale : set up and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sustainable Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction process optimization : characterization of the soil bacteria flora associated to the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la phytoextraction : caractérisation et sélection de bactéries PGPB associées à une plante hyperaccumulatrice de Zn et Cd : Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the potential valorization of metal contaminated Salix via phytoextraction by combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des phytotechnologies : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuschk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Schwitzguebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction process optimisation : characterisation of the rhizospheric microbial activity of the hyperaccumulating plant Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mettre en oeuvre des solutions de stabilisation in situ ou de phytoremédiation dans les stratégies de gestion durable des sols contaminés en éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Renella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Vangronsveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in biomass valorization from phytoextraction of Cd, Pb and Zn with hyperaccumulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vialletelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Magnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bercquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.297-1 - 297-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMATECS : Gestion durable des sols contaminés par les éléments traces : état de l'art et besoins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann. Ruttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in biomass valorization from phytoextraction of Cd and Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bercquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vialletelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 Working Group 4 on "Phytotechnologies in practice - biomass production, agricultural methods, legacy, legal and economic aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current perception of gentle remediation options for contaminated sites results from a survey in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Marschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 Working Group 4 on "Phytotechnologies in practice - biomass production, agricultural methods, legacy, legal and economic aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytoextraction a suitable green treatment for metal-contaminated sediments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the hyperaccumulating plant Arabidopsis halleri a good candidate for phytoextraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd localisation and speciation in a contaminated sediment and in the Znand Cd hyperaccumulating plant Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.330-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’inoculation de l’arabette de Haller (Arabidopsis halleri) par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones des Mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l’hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorant INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verneuil-en-Halatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymetallic catalysis: A surprising and efficient means to promote the Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization spontanée et induite de l’arabette de Haller par des champignons mycorhiziens à arbuscules dans un contexte de pollution aux éléments potentiellement toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des performances de phytoextraction du Zn et du Cd de l'hyperaccumulateur Arabidopsis halleri en co-culture avec le Saule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorant ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of a contaminated dredged sediment landfill site with a focus on trace element mobility and accumulation by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration sur les sites du réseau EU FP7 Greenland des performances de solutions de (phyto)remédiation de sols contaminés en éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Oustrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Quintela Sabaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laffontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 7: Journées atelier 2016 du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Bordeaux, France. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between chemical and biological factors in trace element-contaminated soils managed using Gentle Remediation Options (GRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kumpiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Friesl-Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium. 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of plant biomass harvested at trace element-contaminated sites managed by gentle (phyto)remediation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delgratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Dimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Phytotechnology Society (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hasselt, Belgium. 410 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytotechnologies appliquées aux sites et sols pollués : Nouveaux résultats de recherche et démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME, 2017, 9791029707865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of trace element contaminated soils – Development of a decision tool system and its evaluation for practical application (SUMATECS) - Final Research Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SN-01/20, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'analyse des éléments traces métalliques (ETM) et des hydrocarbures aromatiques polycycliques (HAP) sur les sols et les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hébrard-Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Barbaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D65EF5E"/>
+    <w:nsid w:val="B8FE3B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6867-6790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050741624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05065675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Fernandes de Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03310658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15045-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Desannaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06796-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Menana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Neu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friesl-Hanl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2017.1303814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Allemon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sajet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintelas-Sabaris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kidd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.08.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Cundy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Bardos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.03.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4646-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cundy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Witters" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rem.21435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2014.1003788" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Andersson-Skold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bardos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crutu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.06.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JBFVJNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kumpiene" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eriksson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.130" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delplanque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence del Gratta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schnuriger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gomez-Balderas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cochet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tarnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.10.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF378M8D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sarde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-012-0491-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schnuriger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z964TZ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.03.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4G7R840-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Schwitzguebel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gawronski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0190-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZHR7BB3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seuntjens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dejonghe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thi Rhanh Thuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0205-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZD95RSH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schroeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Gupta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0252-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N83Q2VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105745v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kirpichtchikova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.10.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.007799" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681124v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2002.00432.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05306598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016559v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#235;l" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemoine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03270838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04034872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401578v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514792v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03535611v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248039v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Evlard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Meers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239346v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239347v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239349v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudiere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grison" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Citerne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaufleury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grignet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coudiere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853612v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01864711v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43394-3_25" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853614v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797985v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez Centeno" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cadiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Dimitriou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862484v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862485v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Herzig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855570v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855572v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hoppenbrouwers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855571v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855569v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855565v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friesl-Han" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809621v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748993v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sonia Provent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971055v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749815v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delgratta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748110v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971092v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973636v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973641v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuschk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970547v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973367v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Renella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Adriaensen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970549v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vialletelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Magnie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bercquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973368v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann. Ruttens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Muller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970403v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Marschner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Haag" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976206v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399140v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399319v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399209v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399206v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528846v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798107v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela Sabaris" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laffontas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748878v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749813v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822714v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B&#246;hm" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6867-6790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050741624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05065675v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#273;elovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Jakovljevi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Zeremski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Po&#353;&#263;i&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Baltr&#279;nait&#279;-Gedien&#279;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126516" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Desannaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Fernandes de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210613" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03310658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15045-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06796-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Menana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111722" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2018.03.0106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Neu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friesl-Hanl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2017.1303814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Allemon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sajet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintelas-Sabaris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kidd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.08.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4646-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Cundy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Bardos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.03.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cundy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Witters" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rem.21435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2014.1003788" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gomez-Balderas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cochet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tarnaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF378M8D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Andersson-Skold" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bardos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crutu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.06.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JBFVJNB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kumpiene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eriksson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.130" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869505v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delplanque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence del Gratta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schnuriger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delplanque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schnuriger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z964TZ0F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sarde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-012-0491-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.03.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4G7R840-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Schwitzguebel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Gawronski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0190-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZHR7BB3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seuntjens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dejonghe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thi Rhanh Thuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0205-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZD95RSH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schroeder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Gupta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0252-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N83Q2VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105745v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kirpichtchikova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.10.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681124v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2002.00432.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.007799" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05306598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016559v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pauget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. No&#235;l" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemoine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03514792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03535611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03270838v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04034872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Evlard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Meers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401576v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237280v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239349v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coudiere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grison" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853614v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853615v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Citerne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devaufleury" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grignet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853613v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Coudiere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853612v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01864711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43394-3_25" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797985v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez Centeno" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854333v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854201v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853008v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cadiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855565v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855567v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862482v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Dimitriou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855566v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862484v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Herzig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855570v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855572v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hoppenbrouwers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855573v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855569v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Friesl-Han" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809621v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748993v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sonia Provent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971055v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749815v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delgratta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748110v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971092v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973641v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973636v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973627v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuschk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970547v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973367v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Renella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Adriaensen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970549v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vialletelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Magnie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bercquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973368v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann. Ruttens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Muller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970403v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Marschner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Haag" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976206v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976195v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399140v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399319v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399209v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399206v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528846v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798107v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela Sabaris" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laffontas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748878v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749813v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822714v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B&#246;hm" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>