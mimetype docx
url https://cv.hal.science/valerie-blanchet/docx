--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1408,896 +1408,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing electron-driven chiral dynamics in UV-excited molecules</w:t>
+                <w:t xml:space="preserve">Laser-Induced Electron Diffraction in Chiral Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Wanie</w:t>
+                <w:t xml:space="preserve">Debobrata Rajak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Bloch</w:t>
+                <w:t xml:space="preserve">Sandra Beauvarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Månsson</w:t>
+                <w:t xml:space="preserve">Omer Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Colaizzi</w:t>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Ryabchuk</w:t>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 630 (8015), pp.109-115. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.011015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07415-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.14.011015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696432v1</w:t>
+                <w:t xml:space="preserve">hal-04677668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Electron Diffraction in Chiral Molecules</w:t>
+                <w:t xml:space="preserve">Fourier–Hankel–Abel Nyquist-limited tomography: A spherical harmonic basis function approach to tomographic velocity-map image reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chris Sparling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Debobrata Rajak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Beauvarlet</w:t>
+                <w:t xml:space="preserve">Yann Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Kneller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dave Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.14.011015⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0206415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677668v1</w:t>
+                <w:t xml:space="preserve">hal-04740338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier–Hankel–Abel Nyquist-limited tomography: A spherical harmonic basis function approach to tomographic velocity-map image reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing electron-driven chiral dynamics in UV-excited molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Sparling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Erik Månsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Mairesse</w:t>
+                <w:t xml:space="preserve">Lorenzo Colaizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Townsend</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey Ryabchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 630 (8015), pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0206415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07415-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740338v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and precise chiroptical spectroscopy by photoelectron elliptical dichroism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Resolved Chiral X-Ray Photoelectron Spectroscopy with Transiently Enhanced Atomic Site Selectivity: A Free-Electron Laser Investigation of Electronically Excited Fenchone Enantiomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">D. Faccialà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petit</w:t>
+                <w:t xml:space="preserve">M. Devetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Valzer</w:t>
+                <w:t xml:space="preserve">S. Beauvarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Wloch</w:t>
+                <w:t xml:space="preserve">N. Besley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP01057K⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197068v2</w:t>
+                <w:t xml:space="preserve">hal-04047201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-path resolved attosecond high-harmonic spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Camper</w:t>
+                <w:t xml:space="preserve">Fast and precise chiroptical spectroscopy by photoelectron elliptical dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Ferré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Lin</w:t>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Wloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.083201⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (24), pp.16246-16263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP01057K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000611v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Chiral X-Ray Photoelectron Spectroscopy with Transiently Enhanced Atomic Site Selectivity: A Free-Electron Laser Investigation of Electronically Excited Fenchone Enantiomers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum-path resolved attosecond high-harmonic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beauvarlet</w:t>
+                <w:t xml:space="preserve">Antoine Camper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Besley</w:t>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Calegari</w:t>
+                <w:t xml:space="preserve">Nan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.011044. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (8), pp.083201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.083201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047201v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast polarization-tunable monochromatic extreme ultraviolet source at high-repetition-rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debobrata Rajak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2439,90 +2439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron elliptical dichroism spectroscopy of resonance-enhanced multiphoton ionization via the 3s, 3p and 3d Rydberg series in Fenchone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauvarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debobrata Rajak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2567,766 +2567,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast relaxation investigated by photoelectron circular dichroism: an isomeric comparison of camphor and fenchone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the Influence of Molecular Chirality on Tunnel-Ionization Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pons</w:t>
+                <w:t xml:space="preserve">E. Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP03569J⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.041056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.041056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649604v1</w:t>
+                <w:t xml:space="preserve">hal-03796755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Chemistry of Gold Nanoparticles Produced by Laser Ablation in Pure and Saline Water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+                <w:t xml:space="preserve">Sub‐Picosecond Non‐Equilibrium States in the Amorphous Phase of GeTe Phase‐Change Material Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Bozek</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00092⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2102721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202102721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219606v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic Formation Promoted by Ion-Driven Radical Pathways in EUV Photochemical Experiments Simulating Titan’s Atmospheric Chemistry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Ultrafast relaxation investigated by photoelectron circular dichroism: an isomeric comparison of camphor and fenchone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c00324⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (45), pp.25612-25628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP03569J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03201041v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Influence of Molecular Chirality on Tunnel-Ionization Dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Beaulieu</w:t>
+                <w:t xml:space="preserve">Surface Chemistry of Gold Nanoparticles Produced by Laser Ablation in Pure and Saline Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Comby</w:t>
+                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.041056. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.041056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796755v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub‐Picosecond Non‐Equilibrium States in the Amorphous Phase of GeTe Phase‐Change Material Thin Films</w:t>
+                <w:t xml:space="preserve">Aromatic Formation Promoted by Ion-Driven Radical Pathways in EUV Photochemical Experiments Simulating Titan’s Atmospheric Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.2102721. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (15), pp.3159-3168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202102721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359344v1</w:t>
+                <w:t xml:space="preserve">insu-03201041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using photoelectron elliptical dichroism (PEELD) to determine real-time variation of enantiomeric excess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caoimhe M.M. M M Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3371,693 +3371,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry of colloidal surfactant-free gold nanoparticles generated by laser ablation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bright, polarization-tunable high repetition rate extreme ultraviolet beamline for coincidence electron–ion imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gaudin</w:t>
+                <w:t xml:space="preserve">A Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">E Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Blanchet</w:t>
+                <w:t xml:space="preserve">S Beauvarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rajak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (23), pp.234003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/abbe27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966519v1</w:t>
+                <w:t xml:space="preserve">hal-03005114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomerization and dehydrogenation of highly vibrationally excited azulene+ produced via S2 vibrational manifold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arya Nair</w:t>
+                <w:t xml:space="preserve">Surface chemistry of colloidal surfactant-free gold nanoparticles generated by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">J Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umesh Kadhane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412, pp.202022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005105v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright, polarization-tunable high repetition rate extreme ultraviolet beamline for coincidence electron–ion imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isomerization and dehydrogenation of highly vibrationally excited azulene+ produced via S2 vibrational manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bloch</w:t>
+                <w:t xml:space="preserve">M.V. Vinitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Beauvarlet</w:t>
+                <w:t xml:space="preserve">Arya Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Rajak</w:t>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Beaulieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Umesh Kadhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (23), pp.234003. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 745, pp.137250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/abbe27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2020.137250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005114v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore: A platform for ultrafast sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On an EUV atmospheric simulation chamber to study the photochemical processes of titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fedorov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Bouillaud</w:t>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0012485⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66950-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985546v1</w:t>
+                <w:t xml:space="preserve">insu-02879249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an EUV atmospheric simulation chamber to study the photochemical processes of titan's atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+                <w:t xml:space="preserve">Aurore: A platform for ultrafast sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">R. Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.10009. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (10), pp.105104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66950-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0012485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02879249v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond spectral singularities in solid-state high-harmonic generation</w:t>
               </w:r>
@@ -4203,51 +4203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,64 +4311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time determination of enantiomeric and isomeric content using photoelectron elliptical dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,204 +4439,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoexcitation Circular Dichroism in Chiral Molecules</w:t>
+                <w:t xml:space="preserve">Depth profiling of the chemical composition of free-standing carbon dots using X-ray photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Fabre</w:t>
+                <w:t xml:space="preserve">Irene Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.484-489. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (26), pp.14889 - 14897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-017-0038-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417835v2</w:t>
+                <w:t xml:space="preserve">hal-01879660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton photoelectron circular dichroism of limonene with independent polarization state control of the bound-bound and bound-continuum transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,204 +4707,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth profiling of the chemical composition of free-standing carbon dots using X-ray photoelectron spectroscopy</w:t>
+                <w:t xml:space="preserve">Photoexcitation Circular Dichroism in Chiral Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Papagiannouli</w:t>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minna Patanen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (26), pp.14889 - 14897. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.484-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-017-0038-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879660v1</w:t>
+                <w:t xml:space="preserve">hal-01417835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond-resolved photoionization of chiral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4994,77 +4994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using high harmonic radiation to reveal the ultrafast dynamics of radiosensitiser molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Çarçabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5243,325 +5243,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01426435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation Dynamics in Photoexcited Chiral Molecules Studied by Time-Resolved Photoelectron Circular Dichroism: Toward Chiral Femtochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Probing ultrafast dynamics of chiral molecules using time-resolved photoelectron circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Légaré</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02065⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.325-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fd00113k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395562v2</w:t>
+                <w:t xml:space="preserve">hal-01582329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing ultrafast dynamics of chiral molecules using time-resolved photoelectron circular dichroism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Relaxation Dynamics in Photoexcited Chiral Molecules Studied by Time-Resolved Photoelectron Circular Dichroism: Toward Chiral Femtochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Ferré</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 194, pp.325-348. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (21), pp.4514 - 4519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6fd00113k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582329v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality of photoelectron circular dichroism in the photoionization of chiral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,338 +5645,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01383954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-channel electronic and vibrational dynamics in polyatomic resonant high-order harmonic generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ferré</w:t>
+                <w:t xml:space="preserve">Combined high-harmonic interferometries for vectorial spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Camper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Boguslavskiy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. D. Bruner</w:t>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6952⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (22), pp.5387-5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.005387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01244391v1</w:t>
+                <w:t xml:space="preserve">cea-01244287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined high-harmonic interferometries for vectorial spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Ferré</w:t>
+                <w:t xml:space="preserve">Multi-channel electronic and vibrational dynamics in polyatomic resonant high-order harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Boguslavskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">B. D. Bruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (22), pp.5387-5390. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.5952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.005387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01244287v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01244391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing molecular chirality on a sub-femtosecond timescale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Boguslavskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6105,51 +6105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (2), pp.93-98. </w:t>
@@ -6315,1757 +6315,1757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of the Anthracene Radical Cation: A Comparative Look at iPEPICO and Collision-Induced Dissociation Mass Spectrometry Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order harmonic transient grating spectroscopy of SF6 molecular vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandi West</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Michal Dagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp505438f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.124023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582331v1</w:t>
+                <w:t xml:space="preserve">hal-00957658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hydrogen and Methyl Radical Loss from Ionized Dihydro-Polycyclic Aromatic Hydrocarbons: A Tandem Mass Spectrometry and Imaging Photoelectron-Photoion Coincidence (iPEPICO) Study of Dihydronaphthalene and Dihydrophenanthrene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Dissociation of the Anthracene Radical Cation: A Comparative Look at iPEPICO and Collision-Induced Dissociation Mass Spectrometry Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandi West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alicia Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bálint Sztáray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (10), pp.1807-1816. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp500430g⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (42), pp.9870-9878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp505438f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982316v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">268 nm photodissociation of ClN3: a femtosecond velocity-map imaging study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+                <w:t xml:space="preserve">Dynamics of Hydrogen and Methyl Radical Loss from Ionized Dihydro-Polycyclic Aromatic Hydrocarbons: A Tandem Mass Spectrometry and Imaging Photoelectron-Photoion Coincidence (iPEPICO) Study of Dihydronaphthalene and Dihydrophenanthrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Baynard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bálint Sztáray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp53507j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (10), pp.1807-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp500430g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904852v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order harmonic transient grating spectroscopy of SF6 molecular vibrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">268 nm photodissociation of ClN3: a femtosecond velocity-map imaging study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Staedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Baynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Dagan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter C Samartzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124023⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp53507j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957658v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding photochemistry and photo-ionization dynamics with highly correlated electronic structure methods: Two examples that highlight the transformative role of theory in the interpretation of experimental observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photodissociation of Pyrene Cations: Structure and Energetics from C16H10+ to C14+ and Almost Everything in Between</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Piecuch</w:t>
+                <w:t xml:space="preserve">Francesca Useli Bacchitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jared A. Hansen</w:t>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (36), pp.7824-7831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp506420u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582330v1</w:t>
+                <w:t xml:space="preserve">hal-01370877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of Pyrene Cations: Structure and Energetics from C16H10+ to C14+ and Almost Everything in Between</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brandi West</w:t>
+                <w:t xml:space="preserve">Understanding photochemistry and photo-ionization dynamics with highly correlated electronic structure methods: Two examples that highlight the transformative role of theory in the interpretation of experimental observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Useli Bacchitta</w:t>
+                <w:t xml:space="preserve">Jared A. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pawel M. Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370877v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing femtosecond multiphoton dissociative ionization of tetrathiafulvene with imaging photoelectron photoion coincidence spectroscopy.</w:t>
+                <w:t xml:space="preserve">Inhomogeneous high harmonic generation in krypton clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul M Mayer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp311066y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), 083902 [5 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.083902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808082v1</w:t>
+                <w:t xml:space="preserve">hal-00808080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: existence of the doubly excited state that mediates the photoionization of azulene.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Piecuch</w:t>
+                <w:t xml:space="preserve">Comparing femtosecond multiphoton dissociative ionization of tetrathiafulvene with imaging photoelectron photoion coincidence spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jared A Hansen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Patrick Hemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4808014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (13), pp.2753-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp311066y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904855v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous high harmonic generation in krypton clusters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication: existence of the doubly excited state that mediates the photoionization of azulene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared A Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ruf</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.083902⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (20), pp.201102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4808014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808080v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dissociation of the naphthalene radical cation: new iPEPICO and tandem mass spectrometry results.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bálint Sztáray</w:t>
+                <w:t xml:space="preserve">High-harmonic transient grating spectroscopy of NO 2 electronic relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3091705⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (22), pp.224303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808085v1</w:t>
+                <w:t xml:space="preserve">hal-03491672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-harmonic transient grating spectroscopy of NO 2 electronic relaxation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bertrand</w:t>
+                <w:t xml:space="preserve">On the dissociation of the naphthalene radical cation: new iPEPICO and tandem mass spectrometry results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Sztáray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4768810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (45), pp.10999-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3091705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491672v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold photoelectron study of naphthalene, anthracene, pyrene, 1,2-dihydronaphthalene, and 9,10-dihydroanthracene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conical Intersection Dynamics in NO 2 Probed by Homodyne High-Harmonic Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Higuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul M Mayer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3604933⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (6053), pp.208-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1208664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808089v1</w:t>
+                <w:t xml:space="preserve">hal-03495164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conical Intersection Dynamics in NO 2 Probed by Homodyne High-Harmonic Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Threshold photoelectron study of naphthalene, anthracene, pyrene, 1,2-dihydronaphthalene, and 9,10-dihydroanthracene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1208664⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (24), pp.244312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3604933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495164v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved predissociation of the vibrationless level of the B state of CH3I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Staedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8151,51 +8151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoelectron spectroscopy of the CH3I B1E 6s [2] state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,342 +8261,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photodissociation of NO(2) by visible and ultraviolet light.</w:t>
+                <w:t xml:space="preserve">Quantum Interference in NO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Wilkinson</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan A. Garcia</w:t>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin J. Whitaker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Benjamin J Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp01551b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3167-3175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909129g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808090v1</w:t>
+                <w:t xml:space="preserve">hal-00451043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Interference in NO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">The photodissociation of NO(2) by visible and ultraviolet light.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin J Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp909129g⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (48), pp.15766-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01551b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451043v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging fast relaxation dynamics of NO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8786,51 +8786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Turri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Turri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9158,51 +9158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of photoexcited sodium flouride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Le Padellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9274,51 +9274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved experiment with a VUV pump pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zamith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9412,51 +9412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of photoexcited Na3F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Le Padellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9535,277 +9535,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The predissociation of highly excited states in acetylene by time-resolved photoelectron spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the radiated field in the propagation of an ultra-short chirped pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andersson</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. L. Sorensen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1589479⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 227 (1-3), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2003.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005052v1</w:t>
+                <w:t xml:space="preserve">hal-01582337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the radiated field in the propagation of an ultra-short chirped pulse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The predissociation of highly excited states in acetylene by time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zamith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2003.09.029⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 119, pp.3763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1589479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01582337v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(3 + 1)-resonantly enhanced multiphoton ionization-photoelectron spectroscopy of the (3d-4s) supercomplex of acetylene: The geometry of the E state revisited through experiment and theory</w:t>
               </w:r>
@@ -9977,51 +9977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (PR5), pp.251-252. </w:t>
@@ -10072,51 +10072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyatomic molecules in strong laser fields: Nonadiabatic multielectron dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lezius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10202,51 +10202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lezius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Ivanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10431,51 +10431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward polyatomic wave packet decomposition: Final state effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Resch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10669,51 +10669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic continua in time-resolved photoelectron spectroscopy. I. Complementary ionization correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mz Zgierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10786,51 +10786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pump probe experiment in atomic fine structure levels: Observation of the oscillation of an angular wavepacket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zamith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Sokell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11049,51 +11049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved configuration interaction in all-trans decatetraene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mz Zgierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11125,545 +11125,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control in the photoionization of Cs-2: Theory and experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Nonadiabatic dynamics in polyatomic systems studied by femtosecond time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Girard</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 108 (12), pp.4862-4876. </w:t>
+              <w:t xml:space="preserve">, 1998, 108 (11), pp.4371-4374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.475896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.475848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582348v1</w:t>
+                <w:t xml:space="preserve">hal-01582349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control by quantum interference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal coherent control induced by wave packet interferences in one and two photon atomic transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Melikechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales De Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (2), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530050122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582346v1</w:t>
+                <w:t xml:space="preserve">hal-01582347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics in polyatomic systems studied by femtosecond time-resolved photoelectron spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Temporal coherent control in the photoionization of Cs-2: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Stolow</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 108 (11), pp.4371-4374. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.475848⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 108 (12), pp.4862-4876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.475896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582349v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control induced by wave packet interferences in one and two photon atomic transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Temporal coherent control by quantum interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Melikechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales De Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23 (C1), pp.119-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01582347v1</w:t>
+                <w:t xml:space="preserve">hal-01582346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal coherent control in two-photon transitions: From optical interferences to quantum interferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11710,64 +11710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-color coherent control in Cs2. Observation of 2.7 fs beats in the ionization signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12037,51 +12037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3434EEB"/>
+    <w:nsid w:val="BE2CF54E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12185,51 +12185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ED506A51"/>
+    <w:nsid w:val="E8C67EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12419,51 +12419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6464-3879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155381598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3677-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53507j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909129g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00451043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.033001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00957658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500430g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00982316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311066y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.083902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1208664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22057H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00567795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01551b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004220J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00920758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/80/04/048106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00430181" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00354806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2913167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00958641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M&#229;nsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colaizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabchuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07415-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Kneller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Cireasa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.011015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sparling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Townsend" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.083201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccial&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calegari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac7a49" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schuurman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05885A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005105v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Vinitha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Nair" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kadhane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137250" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bloch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beauvarlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rajak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaulieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe27" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Julie Uzan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Orenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcdonald" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0574-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07609-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Boguslavskiy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Bruner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6952" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. H. Wong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3369" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mairesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921319" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582331v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi West" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mohamed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505438f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bodi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Szt&#225;ray" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904852v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Samartzis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582330v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piecuch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A. Hansen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel M. Kozlowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370877v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Useli Bacchitta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506420u" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Mayer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A Hansen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808085v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491672v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808089v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;rner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567795v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pratt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pratt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BPK4PSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808090v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Wilkinson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Garcia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Whitaker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hamard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QTTMHPVP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451043v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Whitaker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430181v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354806v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Samartzis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Wodtke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Davis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wathen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Phillips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm L'Hermite" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Padellec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labastie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF4DA84314A75B3E1D13E5E0D4C4C5F456FF0333/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582335v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hjelte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamory" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00318-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGGC1FFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005052v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Sorensen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.09.029" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V2R78D7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boy&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582338v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stock" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Beauvoir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020149" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezius" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Ivanov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stolow" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487823" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezius" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Rayner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Stolow" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.51" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Resch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seideman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003666o" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005047v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mz Zgierski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1331636" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005039v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sokell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530070020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9ZK4Z5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zgierski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Seideman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/43410" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582343v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475896" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicole" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melikechi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582349v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475848" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050122" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG11TNL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582350v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2716" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582351v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cabrol" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00072-C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FNCK0J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oneill" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmd Roberge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galarneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6464-3879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155381598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3677-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53507j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909129g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00451043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.033001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00957658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500430g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00982316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311066y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.083902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1208664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22057H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00567795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01551b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004220J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00920758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/80/04/048106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00430181" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00354806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2913167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00958641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Kneller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Cireasa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.011015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sparling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Townsend" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206415" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wanie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M&#229;nsson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colaizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07415-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccial&#224;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calegari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.083201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac7a49" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schuurman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05885A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beauvarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rajak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaulieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Vinitha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Nair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kadhane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Julie Uzan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Orenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcdonald" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0574-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07609-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Boguslavskiy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Bruner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6952" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. H. Wong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3369" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mairesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921319" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582331v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi West" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mohamed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505438f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982316v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bodi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Szt&#225;ray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904852v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Samartzis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Useli Bacchitta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506420u" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582330v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piecuch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A. Hansen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel M. Kozlowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808080v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Mayer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904855v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A Hansen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491672v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808085v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;rner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808089v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567795v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pratt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pratt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BPK4PSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hamard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Whitaker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Wilkinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Garcia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Whitaker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QTTMHPVP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430181v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354806v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Samartzis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Wodtke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Davis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wathen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Phillips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm L'Hermite" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Padellec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labastie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF4DA84314A75B3E1D13E5E0D4C4C5F456FF0333/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582335v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hjelte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamory" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00318-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGGC1FFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.09.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V2R78D7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Sorensen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boy&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582338v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stock" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Beauvoir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020149" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezius" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Ivanov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stolow" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487823" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezius" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Rayner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Stolow" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.51" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Resch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seideman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003666o" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005047v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mz Zgierski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1331636" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005039v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sokell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530070020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9ZK4Z5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zgierski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Seideman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/43410" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582343v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582349v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475848" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582347v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicole" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melikechi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050122" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG11TNL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582348v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475896" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582350v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2716" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582351v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cabrol" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00072-C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FNCK0J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oneill" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmd Roberge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galarneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>