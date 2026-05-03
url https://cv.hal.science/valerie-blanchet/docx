--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1408,896 +1408,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Electron Diffraction in Chiral Molecules</w:t>
+                <w:t xml:space="preserve">Capturing electron-driven chiral dynamics in UV-excited molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debobrata Rajak</w:t>
+                <w:t xml:space="preserve">Vincent Wanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Beauvarlet</w:t>
+                <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Kneller</w:t>
+                <w:t xml:space="preserve">Erik Månsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Comby</w:t>
+                <w:t xml:space="preserve">Lorenzo Colaizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+                <w:t xml:space="preserve">Sergey Ryabchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.011015. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 630 (8015), pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.14.011015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07415-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677668v1</w:t>
+                <w:t xml:space="preserve">hal-04696432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier–Hankel–Abel Nyquist-limited tomography: A spherical harmonic basis function approach to tomographic velocity-map image reconstruction</w:t>
+                <w:t xml:space="preserve">Laser-Induced Electron Diffraction in Chiral Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Sparling</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Debobrata Rajak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Mairesse</w:t>
+                <w:t xml:space="preserve">Sandra Beauvarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Townsend</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omer Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0206415⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.011015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.14.011015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740338v1</w:t>
+                <w:t xml:space="preserve">hal-04677668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing electron-driven chiral dynamics in UV-excited molecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourier–Hankel–Abel Nyquist-limited tomography: A spherical harmonic basis function approach to tomographic velocity-map image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Månsson</w:t>
+                <w:t xml:space="preserve">Chris Sparling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debobrata Rajak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Colaizzi</w:t>
+                <w:t xml:space="preserve">Yann Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Ryabchuk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dave Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 630 (8015), pp.109-115. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07415-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0206415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696432v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Chiral X-Ray Photoelectron Spectroscopy with Transiently Enhanced Atomic Site Selectivity: A Free-Electron Laser Investigation of Electronically Excited Fenchone Enantiomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and precise chiroptical spectroscopy by photoelectron elliptical dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Faccialà</w:t>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Devetta</w:t>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beauvarlet</w:t>
+                <w:t xml:space="preserve">Emmanuel Valzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Besley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Calegari</w:t>
+                <w:t xml:space="preserve">Morgan Wloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011044⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (24), pp.16246-16263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP01057K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047201v1</w:t>
+                <w:t xml:space="preserve">hal-04197068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and precise chiroptical spectroscopy by photoelectron elliptical dichroism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Comby</w:t>
+                <w:t xml:space="preserve">Quantum-path resolved attosecond high-harmonic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Camper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgan Wloch</w:t>
+                <w:t xml:space="preserve">Nan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP01057K⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (8), pp.083201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.083201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197068v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-path resolved attosecond high-harmonic spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Resolved Chiral X-Ray Photoelectron Spectroscopy with Transiently Enhanced Atomic Site Selectivity: A Free-Electron Laser Investigation of Electronically Excited Fenchone Enantiomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faccialà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Camper</w:t>
+                <w:t xml:space="preserve">S. Beauvarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Ferré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">N. Besley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Lin</w:t>
+                <w:t xml:space="preserve">F. Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (8), pp.083201. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.083201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000611v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast polarization-tunable monochromatic extreme ultraviolet source at high-repetition-rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debobrata Rajak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2439,90 +2439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron elliptical dichroism spectroscopy of resonance-enhanced multiphoton ionization via the 3s, 3p and 3d Rydberg series in Fenchone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beauvarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Beauvarlet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debobrata Rajak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2567,766 +2567,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Influence of Molecular Chirality on Tunnel-Ionization Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast relaxation investigated by photoelectron circular dichroism: an isomeric comparison of camphor and fenchone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bloch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Comby</w:t>
+                <w:t xml:space="preserve">Bernard Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.041056⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (45), pp.25612-25628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP03569J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796755v1</w:t>
+                <w:t xml:space="preserve">hal-03649604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub‐Picosecond Non‐Equilibrium States in the Amorphous Phase of GeTe Phase‐Change Material Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paloma Martinez</w:t>
+                <w:t xml:space="preserve">Surface Chemistry of Gold Nanoparticles Produced by Laser Ablation in Pure and Saline Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202102721⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359344v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast relaxation investigated by photoelectron circular dichroism: an isomeric comparison of camphor and fenchone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Aromatic Formation Promoted by Ion-Driven Radical Pathways in EUV Photochemical Experiments Simulating Titan’s Atmospheric Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP03569J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (15), pp.3159-3168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649604v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03201041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Chemistry of Gold Nanoparticles Produced by Laser Ablation in Pure and Saline Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+                <w:t xml:space="preserve">Revealing the Influence of Molecular Chirality on Tunnel-Ionization Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Laurens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Bozek</w:t>
+                <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.041056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.041056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219606v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic Formation Promoted by Ion-Driven Radical Pathways in EUV Photochemical Experiments Simulating Titan’s Atmospheric Chemistry</w:t>
+                <w:t xml:space="preserve">Sub‐Picosecond Non‐Equilibrium States in the Amorphous Phase of GeTe Phase‐Change Material Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">Paloma Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (15), pp.3159-3168. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2102721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c00324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202102721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03201041v1</w:t>
+                <w:t xml:space="preserve">hal-03359344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using photoelectron elliptical dichroism (PEELD) to determine real-time variation of enantiomeric excess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caoimhe M.M. M M Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3775,77 +3775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an EUV atmospheric simulation chamber to study the photochemical processes of titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,51 +3922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore: A platform for ultrafast sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,51 +4203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,64 +4311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time determination of enantiomeric and isomeric content using photoelectron elliptical dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,64 +4579,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton photoelectron circular dichroism of limonene with independent polarization state control of the bound-bound and bound-continuum transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,64 +4726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoexcitation Circular Dichroism in Chiral Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4847,64 +4847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond-resolved photoionization of chiral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4994,77 +4994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using high harmonic radiation to reveal the ultrafast dynamics of radiosensitiser molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Çarçabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5243,325 +5243,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01426435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing ultrafast dynamics of chiral molecules using time-resolved photoelectron circular dichroism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation Dynamics in Photoexcited Chiral Molecules Studied by Time-Resolved Photoelectron Circular Dichroism: Toward Chiral Femtochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Ferré</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fd00113k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (21), pp.4514 - 4519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582329v1</w:t>
+                <w:t xml:space="preserve">hal-01395562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation Dynamics in Photoexcited Chiral Molecules Studied by Time-Resolved Photoelectron Circular Dichroism: Toward Chiral Femtochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Probing ultrafast dynamics of chiral molecules using time-resolved photoelectron circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Légaré</w:t>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (21), pp.4514 - 4519. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.325-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6fd00113k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395562v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality of photoelectron circular dichroism in the photoionization of chiral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,103 +5651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined high-harmonic interferometries for vectorial spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Camper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (22), pp.5387-5390. </w:t>
@@ -5919,51 +5919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing molecular chirality on a sub-femtosecond timescale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Boguslavskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6105,51 +6105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (2), pp.93-98. </w:t>
@@ -6321,51 +6321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order harmonic transient grating spectroscopy of SF6 molecular vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Staedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Dagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (12), pp.124023. </w:t>
@@ -6449,1104 +6449,1104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of the Anthracene Radical Cation: A Comparative Look at iPEPICO and Collision-Induced Dissociation Mass Spectrometry Results</w:t>
+                <w:t xml:space="preserve">Photodissociation of Pyrene Cations: Structure and Energetics from C16H10+ to C14+ and Almost Everything in Between</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandi West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Sit</w:t>
+                <w:t xml:space="preserve">Francesca Useli Bacchitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabria Mohamed</w:t>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Joblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (42), pp.9870-9878. </w:t>
+              <w:t xml:space="preserve">, 2014, 118 (36), pp.7824-7831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp505438f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp506420u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582331v1</w:t>
+                <w:t xml:space="preserve">hal-01370877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hydrogen and Methyl Radical Loss from Ionized Dihydro-Polycyclic Aromatic Hydrocarbons: A Tandem Mass Spectrometry and Imaging Photoelectron-Photoion Coincidence (iPEPICO) Study of Dihydronaphthalene and Dihydrophenanthrene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Joblin</w:t>
+                <w:t xml:space="preserve">Understanding photochemistry and photo-ionization dynamics with highly correlated electronic structure methods: Two examples that highlight the transformative role of theory in the interpretation of experimental observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared A. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel M. Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982316v1</w:t>
+                <w:t xml:space="preserve">hal-01582330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">268 nm photodissociation of ClN3: a femtosecond velocity-map imaging study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter C Samartzis</w:t>
+                <w:t xml:space="preserve">Dissociation of the Anthracene Radical Cation: A Comparative Look at iPEPICO and Collision-Induced Dissociation Mass Spectrometry Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp53507j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (42), pp.9870-9878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp505438f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904852v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of Pyrene Cations: Structure and Energetics from C16H10+ to C14+ and Almost Everything in Between</w:t>
+                <w:t xml:space="preserve">Dynamics of Hydrogen and Methyl Radical Loss from Ionized Dihydro-Polycyclic Aromatic Hydrocarbons: A Tandem Mass Spectrometry and Imaging Photoelectron-Photoion Coincidence (iPEPICO) Study of Dihydronaphthalene and Dihydrophenanthrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandi West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Bodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Sztáray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (36), pp.7824-7831. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp506420u⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (10), pp.1807-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp500430g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370877v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding photochemistry and photo-ionization dynamics with highly correlated electronic structure methods: Two examples that highlight the transformative role of theory in the interpretation of experimental observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jared A. Hansen</w:t>
+                <w:t xml:space="preserve">268 nm photodissociation of ClN3: a femtosecond velocity-map imaging study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Baynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter C Samartzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neeraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp53507j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582330v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous high harmonic generation in krypton clusters.</w:t>
+                <w:t xml:space="preserve">Comparing femtosecond multiphoton dissociative ionization of tetrathiafulvene with imaging photoelectron photoion coincidence spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ruf</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul M Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.083902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (13), pp.2753-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp311066y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808080v1</w:t>
+                <w:t xml:space="preserve">hal-00808082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing femtosecond multiphoton dissociative ionization of tetrathiafulvene with imaging photoelectron photoion coincidence spectroscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul M Mayer</w:t>
+                <w:t xml:space="preserve">Communication: existence of the doubly excited state that mediates the photoionization of azulene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared A Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Staedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp311066y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (20), pp.201102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4808014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808082v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: existence of the doubly excited state that mediates the photoionization of azulene.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhomogeneous high harmonic generation in krypton clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Faure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4808014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), 083902 [5 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.083902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904855v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-harmonic transient grating spectroscopy of NO 2 electronic relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7649,90 +7649,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dissociation of the naphthalene radical cation: new iPEPICO and tandem mass spectrometry results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandi West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Joblin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bálint Sztáray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (45), pp.10999-1007. </w:t>
@@ -7822,51 +7822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Higuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (6053), pp.208-212. </w:t>
@@ -7898,304 +7898,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold photoelectron study of naphthalene, anthracene, pyrene, 1,2-dihydronaphthalene, and 9,10-dihydroanthracene.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul M Mayer</w:t>
+                <w:t xml:space="preserve">Time-resolved predissociation of the vibrationless level of the B state of CH3I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3604933⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.18485-18496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP22057H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808089v1</w:t>
+                <w:t xml:space="preserve">hal-00567795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved predissociation of the vibrationless level of the B state of CH3I</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Pratt</w:t>
+                <w:t xml:space="preserve">Threshold photoelectron study of naphthalene, anthracene, pyrene, 1,2-dihydronaphthalene, and 9,10-dihydroanthracene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP22057H⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (24), pp.244312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3604933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567795v2</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoelectron spectroscopy of the CH3I B1E 6s [2] state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8280,51 +8280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Interference in NO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,51 +8539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging fast relaxation dynamics of NO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9919,347 +9919,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of coherent transitories excited by ultrashort pulse with frequency shift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyatomic molecules in strong laser fields: Nonadiabatic multielectron dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Degert</w:t>
+                <w:t xml:space="preserve">M Lezius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Stock</w:t>
+                <w:t xml:space="preserve">My Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice de Beauvoir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Stolow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (PR5), pp.251-252. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (4), pp.1575-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp420020149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1487823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582338v1</w:t>
+                <w:t xml:space="preserve">hal-01582339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyatomic molecules in strong laser fields: Nonadiabatic multielectron dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of coherent transitories excited by ultrashort pulse with frequency shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zamith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lezius</w:t>
+                <w:t xml:space="preserve">J Degert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 117 (4), pp.1575-1588. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (PR5), pp.251-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1487823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp420020149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582339v1</w:t>
+                <w:t xml:space="preserve">hal-01582338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyatomic molecules in strong fields: Non-adiabatic multi-electron dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lezius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Ivanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 221 (2), pp.U293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10444,51 +10444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Resch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Seideman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10574,51 +10574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Degert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10695,51 +10695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mz Zgierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 114 (3), pp.1194-1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11036,51 +11036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved configuration interaction in all-trans decatetraene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11125,489 +11125,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics in polyatomic systems studied by femtosecond time-resolved photoelectron spectroscopy</w:t>
+                <w:t xml:space="preserve">Temporal coherent control in the photoionization of Cs-2: Theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Stolow</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 108 (11), pp.4371-4374. </w:t>
+              <w:t xml:space="preserve">, 1998, 108 (12), pp.4862-4876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.475848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.475896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582349v1</w:t>
+                <w:t xml:space="preserve">hal-01582348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control induced by wave packet interferences in one and two photon atomic transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal coherent control by quantum interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Melikechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales De Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23 (C1), pp.119-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582347v1</w:t>
+                <w:t xml:space="preserve">hal-01582346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control in the photoionization of Cs-2: Theory and experiment</w:t>
+                <w:t xml:space="preserve">Nonadiabatic dynamics in polyatomic systems studied by femtosecond time-resolved photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Girard</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 108 (12), pp.4862-4876. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.475896⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 108 (11), pp.4371-4374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.475848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582348v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control by quantum interference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal coherent control induced by wave packet interferences in one and two photon atomic transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Melikechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales De Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (2), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530050122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582346v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal coherent control in two-photon transitions: From optical interferences to quantum interferences</w:t>
               </w:r>
@@ -12037,51 +12037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE2CF54E"/>
+    <w:nsid w:val="5D992B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12185,51 +12185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E8C67EC8"/>
+    <w:nsid w:val="2990D758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12419,51 +12419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6464-3879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155381598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3677-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53507j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909129g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00451043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.033001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00957658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500430g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00982316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311066y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.083902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1208664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22057H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00567795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01551b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004220J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00920758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/80/04/048106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00430181" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00354806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2913167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00958641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Kneller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Cireasa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.011015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sparling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Townsend" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206415" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wanie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M&#229;nsson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colaizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07415-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccial&#224;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calegari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.083201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac7a49" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schuurman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05885A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beauvarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rajak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaulieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Vinitha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Nair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kadhane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Julie Uzan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Orenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcdonald" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0574-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07609-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Boguslavskiy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Bruner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6952" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. H. Wong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3369" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mairesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921319" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582331v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi West" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mohamed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505438f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982316v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bodi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Szt&#225;ray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904852v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Samartzis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Useli Bacchitta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506420u" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582330v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piecuch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A. Hansen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel M. Kozlowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808080v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Mayer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904855v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A Hansen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491672v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808085v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;rner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808089v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567795v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pratt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pratt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BPK4PSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hamard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Whitaker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Wilkinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Garcia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Whitaker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QTTMHPVP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430181v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354806v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Samartzis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Wodtke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Davis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wathen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Phillips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm L'Hermite" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Padellec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labastie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF4DA84314A75B3E1D13E5E0D4C4C5F456FF0333/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582335v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hjelte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamory" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00318-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGGC1FFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.09.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V2R78D7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Sorensen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boy&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582338v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stock" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Beauvoir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020149" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezius" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Ivanov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stolow" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487823" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezius" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Rayner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Stolow" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.51" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Resch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seideman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003666o" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005047v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mz Zgierski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1331636" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005039v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sokell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530070020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9ZK4Z5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zgierski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Seideman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/43410" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582343v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582349v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475848" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582347v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicole" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melikechi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050122" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG11TNL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582348v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475896" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582350v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2716" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582351v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cabrol" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00072-C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FNCK0J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oneill" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmd Roberge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galarneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6464-3879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155381598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3677-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53507j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909129g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00451043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.033001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00957658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500430g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00982316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311066y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.083902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1208664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22057H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00567795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01551b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004220J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00920758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/80/04/048106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00430181" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00354806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2913167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00958641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M&#229;nsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colaizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabchuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07415-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Kneller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Cireasa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.011015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sparling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Townsend" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.083201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccial&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calegari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac7a49" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schuurman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05885A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beauvarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rajak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaulieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Vinitha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Nair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kadhane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Julie Uzan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Orenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcdonald" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0574-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07609-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Boguslavskiy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Bruner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6952" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. H. Wong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3369" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mairesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921319" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370877v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi West" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Useli Bacchitta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bodi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506420u" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582330v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piecuch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A. Hansen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel M. Kozlowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582331v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mohamed" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505438f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982316v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Szt&#225;ray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Samartzis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Mayer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A Hansen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491672v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808085v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;rner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567795v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pratt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pratt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BPK4PSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hamard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Whitaker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Wilkinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Garcia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Whitaker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QTTMHPVP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430181v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354806v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Samartzis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Wodtke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Davis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wathen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Phillips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm L'Hermite" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Padellec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labastie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF4DA84314A75B3E1D13E5E0D4C4C5F456FF0333/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582335v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hjelte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamory" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00318-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGGC1FFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.09.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V2R78D7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Sorensen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boy&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582339v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezius" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Ivanov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stolow" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487823" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stock" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Beauvoir" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020149" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezius" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Rayner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Stolow" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.51" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Resch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seideman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003666o" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005047v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mz Zgierski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1331636" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005039v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sokell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530070020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9ZK4Z5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zgierski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Seideman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/43410" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582343v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475896" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicole" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melikechi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582349v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475848" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050122" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG11TNL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582350v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2716" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582351v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cabrol" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00072-C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FNCK0J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oneill" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmd Roberge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galarneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>