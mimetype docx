--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1240,51 +1240,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4841,7135 +4841,7001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond-resolved photoionization of chiral molecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using high harmonic radiation to reveal the ultrafast dynamics of radiosensitiser molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clergerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">Pierre Çarçabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aao5624⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.407-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fd00129g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958730v1</w:t>
+                <w:t xml:space="preserve">hal-01582328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high harmonic radiation to reveal the ultrafast dynamics of radiosensitiser molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of accurate electron chiral asymmetries in fenchone and camphor in the VUV range: sensitivity to isomerism and enantiomeric purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Çarçabal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">L. Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Myrgorodska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Meierhenrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fd00129g⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.12696-12706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01293K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582328v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01426435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of accurate electron chiral asymmetries in fenchone and camphor in the VUV range: sensitivity to isomerism and enantiomeric purity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. A. Garcia</w:t>
+                <w:t xml:space="preserve">Relaxation Dynamics in Photoexcited Chiral Molecules Studied by Time-Resolved Photoelectron Circular Dichroism: Toward Chiral Femtochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Myrgorodska</w:t>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Meierhenrich</w:t>
+                <w:t xml:space="preserve">Francois Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.12696-12706. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (21), pp.4514 - 4519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP01293K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01426435v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation Dynamics in Photoexcited Chiral Molecules Studied by Time-Resolved Photoelectron Circular Dichroism: Toward Chiral Femtochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing ultrafast dynamics of chiral molecules using time-resolved photoelectron circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Légaré</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02065⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.325-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fd00113k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395562v2</w:t>
+                <w:t xml:space="preserve">hal-01582329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing ultrafast dynamics of chiral molecules using time-resolved photoelectron circular dichroism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Ferré</w:t>
+                <w:t xml:space="preserve">Universality of photoelectron circular dichroism in the photoionization of chiral molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Géneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fd00113k⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582329v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01383954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universality of photoelectron circular dichroism in the photoionization of chiral molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ferré</w:t>
+                <w:t xml:space="preserve">Combined high-harmonic interferometries for vectorial spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Camper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Géneaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/102002⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (22), pp.5387-5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.005387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01383954v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01244287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined high-harmonic interferometries for vectorial spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Ferré</w:t>
+                <w:t xml:space="preserve">Multi-channel electronic and vibrational dynamics in polyatomic resonant high-order harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Boguslavskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. D. Bruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.005387⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.5952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01244287v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01244391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-channel electronic and vibrational dynamics in polyatomic resonant high-order harmonic generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Probing molecular chirality on a sub-femtosecond timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Boguslavskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dagan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">B. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. D. Bruner</w:t>
+                <w:t xml:space="preserve">M. C. H. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.5952. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (8), pp.654-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys3369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01244391v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing molecular chirality on a sub-femtosecond timescale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. E. Boguslavskiy</w:t>
+                <w:t xml:space="preserve">A table-top ultrashort light source in the extreme ultraviolet for circular dichroism experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pons</w:t>
+                <w:t xml:space="preserve">C. Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. H. Wong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">M. Dumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys3369⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2014.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211495v1</w:t>
+                <w:t xml:space="preserve">hal-01136940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A table-top ultrashort light source in the extreme ultraviolet for circular dichroism experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond time-resolved Electronic Relaxation Dynamics in Tetrathiafulvalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dumergue</w:t>
+                <w:t xml:space="preserve">David Staedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Burgy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Comby</w:t>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2014.314⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (19), pp.194306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136940v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond time-resolved Electronic Relaxation Dynamics in Tetrathiafulvalene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">High-order harmonic transient grating spectroscopy of SF6 molecular vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Staedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Polizzi</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Mairesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Mayer</w:t>
+                <w:t xml:space="preserve">Michal Dagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.124023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082495v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order harmonic transient grating spectroscopy of SF6 molecular vibrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+                <w:t xml:space="preserve">Photodissociation of Pyrene Cations: Structure and Energetics from C16H10+ to C14+ and Almost Everything in Between</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Useli Bacchitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Dagan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (36), pp.7824-7831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp506420u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957658v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of Pyrene Cations: Structure and Energetics from C16H10+ to C14+ and Almost Everything in Between</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Dissociation of the Anthracene Radical Cation: A Comparative Look at iPEPICO and Collision-Induced Dissociation Mass Spectrometry Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandi West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+                <w:t xml:space="preserve">Alicia Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (36), pp.7824-7831. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp506420u⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (42), pp.9870-9878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp505438f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370877v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding photochemistry and photo-ionization dynamics with highly correlated electronic structure methods: Two examples that highlight the transformative role of theory in the interpretation of experimental observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Piecuch</w:t>
+                <w:t xml:space="preserve">Dynamics of Hydrogen and Methyl Radical Loss from Ionized Dihydro-Polycyclic Aromatic Hydrocarbons: A Tandem Mass Spectrometry and Imaging Photoelectron-Photoion Coincidence (iPEPICO) Study of Dihydronaphthalene and Dihydrophenanthrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jared A. Hansen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bálint Sztáray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (10), pp.1807-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp500430g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582330v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of the Anthracene Radical Cation: A Comparative Look at iPEPICO and Collision-Induced Dissociation Mass Spectrometry Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Joblin</w:t>
+                <w:t xml:space="preserve">268 nm photodissociation of ClN3: a femtosecond velocity-map imaging study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Baynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter C Samartzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp505438f⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp53507j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582331v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hydrogen and Methyl Radical Loss from Ionized Dihydro-Polycyclic Aromatic Hydrocarbons: A Tandem Mass Spectrometry and Imaging Photoelectron-Photoion Coincidence (iPEPICO) Study of Dihydronaphthalene and Dihydrophenanthrene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brandi West</w:t>
+                <w:t xml:space="preserve">Understanding photochemistry and photo-ionization dynamics with highly correlated electronic structure methods: Two examples that highlight the transformative role of theory in the interpretation of experimental observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Joblin</w:t>
+                <w:t xml:space="preserve">Jared A. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel M. Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982316v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">268 nm photodissociation of ClN3: a femtosecond velocity-map imaging study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Comparing femtosecond multiphoton dissociative ionization of tetrathiafulvene with imaging photoelectron photoion coincidence spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Staedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Baynard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Patrick Hemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp53507j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (13), pp.2753-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp311066y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904852v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing femtosecond multiphoton dissociative ionization of tetrathiafulvene with imaging photoelectron photoion coincidence spectroscopy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication: existence of the doubly excited state that mediates the photoionization of azulene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared A Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul M Mayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Staedter</w:t>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andras Bodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp311066y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (20), pp.201102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4808014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808082v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: existence of the doubly excited state that mediates the photoionization of azulene.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhomogeneous high harmonic generation in krypton clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4808014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), 083902 [5 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.083902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904855v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous high harmonic generation in krypton clusters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">High-harmonic transient grating spectroscopy of NO 2 electronic relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ferré</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.083902⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (22), pp.224303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808080v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-harmonic transient grating spectroscopy of NO 2 electronic relaxation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bertrand</w:t>
+                <w:t xml:space="preserve">On the dissociation of the naphthalene radical cation: new iPEPICO and tandem mass spectrometry results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandi West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Sztáray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4768810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (45), pp.10999-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3091705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491672v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dissociation of the naphthalene radical cation: new iPEPICO and tandem mass spectrometry results.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bálint Sztáray</w:t>
+                <w:t xml:space="preserve">Conical Intersection Dynamics in NO 2 Probed by Homodyne High-Harmonic Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Higuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3091705⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (6053), pp.208-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1208664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808085v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conical Intersection Dynamics in NO 2 Probed by Homodyne High-Harmonic Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved predissociation of the vibrationless level of the B state of CH3I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wörner</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steven Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1208664⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.18485-18496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP22057H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495164v1</w:t>
+                <w:t xml:space="preserve">hal-00567795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved predissociation of the vibrationless level of the B state of CH3I</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Pratt</w:t>
+                <w:t xml:space="preserve">Threshold photoelectron study of naphthalene, anthracene, pyrene, 1,2-dihydronaphthalene, and 9,10-dihydroanthracene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP22057H⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (24), pp.244312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3604933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567795v2</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold photoelectron study of naphthalene, anthracene, pyrene, 1,2-dihydronaphthalene, and 9,10-dihydroanthracene.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul M Mayer</w:t>
+                <w:t xml:space="preserve">Time-resolved photoelectron spectroscopy of the CH3I B1E 6s [2] state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Joblin</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven T. Pratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3604933⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.15644-15652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C004220J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808089v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoelectron spectroscopy of the CH3I B1E 6s [2] state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+                <w:t xml:space="preserve">The photodissociation of NO(2) by visible and ultraviolet light.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven T. Pratt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12, pp.15644-15652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C004220J⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (48), pp.15766-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01551b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920758v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Interference in NO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Cireasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (9), pp.3167-3175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp909129g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photodissociation of NO(2) by visible and ultraviolet light.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iain Wilkinson</w:t>
+                <w:t xml:space="preserve">Imaging fast relaxation dynamics of NO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Cireasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan A. Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Hamard</w:t>
+                <w:t xml:space="preserve">Cécile Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp01551b⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.048106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/80/04/048106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00808090v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging fast relaxation dynamics of NO2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV photodissociation of methyl bromide and methyl bromide cation studied by velocity map imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter C. Samartzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec M. Wodtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/80/04/048106⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130, pp.034304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3058730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430181v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV photodissociation of methyl bromide and methyl bromide cation studied by velocity map imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent photoionization of azulene: Optically induced anisotropy on the femtosecond scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Raffael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter C. Samartzis</w:t>
+                <w:t xml:space="preserve">Giorgio Turri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alec M. Wodtke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3058730⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 460 (1-3), pp.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354806v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent photoionization of azulene: Optically induced anisotropy on the femtosecond scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Time-dependent photoionization of azulene: Competition between ionization and relaxation in highly excited states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Raffael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Turri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.06.009⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (16), pp.164318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2913167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289272v1</w:t>
+                <w:t xml:space="preserve">hal-00289275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent photoionization of azulene: Competition between ionization and relaxation in highly excited states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved four-wave-mixing spectroscopy of excitons in a single quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Wathen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. T. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2913167⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.035317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289275v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved four-wave-mixing spectroscopy of excitons in a single quantum well</w:t>
+                <w:t xml:space="preserve">Relaxation of photoexcited sodium flouride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Davis</w:t>
+                <w:t xml:space="preserve">Jm L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Wathen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">A Le Padellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. T. Phillips</w:t>
+                <w:t xml:space="preserve">P Labastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.035317⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.211-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958641v1</w:t>
+                <w:t xml:space="preserve">hal-01582336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of photoexcited sodium flouride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time resolved experiment with a VUV pump pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Labastie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Zamith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hjelte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 227 (2), pp.U337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01582336v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved experiment with a VUV pump pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation of photoexcited Na3F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Le Padellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Zamith</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Lamory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Labastie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (3), pp.361-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00318-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582335v1</w:t>
+                <w:t xml:space="preserve">hal-01582333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of photoexcited Na3F</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jm L'Hermite</w:t>
+                <w:t xml:space="preserve">Role of the radiated field in the propagation of an ultra-short chirped pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Labastie</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2003-00318-y⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 227 (1-3), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2003.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582333v1</w:t>
+                <w:t xml:space="preserve">hal-01582337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the radiated field in the propagation of an ultra-short chirped pulse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V Blanchet</w:t>
+                <w:t xml:space="preserve">The predissociation of highly excited states in acetylene by time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zamith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Bouchene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2003.09.029⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 119, pp.3763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1589479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01582337v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The predissociation of highly excited states in acetylene by time-resolved photoelectron spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">(3 + 1)-resonantly enhanced multiphoton ionization-photoelectron spectroscopy of the (3d-4s) supercomplex of acetylene: The geometry of the E state revisited through experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zamith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. L. Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 119, pp.3763. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1589479⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 119, pp.3751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1589480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005052v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(3 + 1)-resonantly enhanced multiphoton ionization-photoelectron spectroscopy of the (3d-4s) supercomplex of acetylene: The geometry of the E state revisited through experiment and theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Observation of coherent transitories excited by ultrashort pulse with frequency shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zamith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Degert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Zamith</w:t>
+                <w:t xml:space="preserve">S Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Girard</w:t>
+                <w:t xml:space="preserve">Béatrice de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1589480⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (PR5), pp.251-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp420020149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005051v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyatomic molecules in strong laser fields: Nonadiabatic multielectron dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lezius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 117 (4), pp.1575-1588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1487823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of coherent transitories excited by ultrashort pulse with frequency shift</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice de Beauvoir</w:t>
+                <w:t xml:space="preserve">Polyatomic molecules in strong fields: Non-adiabatic multi-electron dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stolow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lezius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 221 (2), pp.U293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582338v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyatomic molecules in strong fields: Non-adiabatic multi-electron dynamics.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonadiabatic Multielectron Dynamics in Strong Field Molecular Ionization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Rayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Stolow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (1), pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582341v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic Multielectron Dynamics in Strong Field Molecular Ionization.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward polyatomic wave packet decomposition: Final state effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Villeneuve</w:t>
+                <w:t xml:space="preserve">K Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Stolow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Seideman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86 (1), pp.51-54. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105 (12), pp.2756-2763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp003666o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808095v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward polyatomic wave packet decomposition: Final state effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Coherent Transients in Ultrashort Chirped Excitation of an Undamped Two-Level System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zamith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Resch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Stolow</w:t>
+                <w:t xml:space="preserve">Jérôme Degert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Seideman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp003666o⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87, pp.033001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.033001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582342v1</w:t>
+                <w:t xml:space="preserve">hal-00005047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Coherent Transients in Ultrashort Chirped Excitation of an Undamped Two-Level System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic continua in time-resolved photoelectron spectroscopy. I. Complementary ionization correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mz Zgierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stolow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.033001⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 114 (3), pp.1194-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1331636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005047v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic continua in time-resolved photoelectron spectroscopy. I. Complementary ionization correlations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Blanchet</w:t>
+                <w:t xml:space="preserve">Pump probe experiment in atomic fine structure levels: Observation of the oscillation of an angular wavepacket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zamith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sokell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mz Zgierski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 114 (3), pp.1194-1205. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (2), pp.255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1331636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s100530070020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582340v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump probe experiment in atomic fine structure levels: Observation of the oscillation of an angular wavepacket</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Sokell</w:t>
+                <w:t xml:space="preserve">Discerning vibronic molecular dynamics using time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nicole</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek Zgierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Seideman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Stolow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100530070020⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 401 (6748), pp.52-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/43410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00005039v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discerning vibronic molecular dynamics using time-resolved photoelectron spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albert Stolow</w:t>
+                <w:t xml:space="preserve">Time-resolved configuration interaction in all-trans decatetraene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stolow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mz Zgierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 217 (2), pp.U301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582344v1</w:t>
+                <w:t xml:space="preserve">hal-01582343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved configuration interaction in all-trans decatetraene.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal coherent control in the photoionization of Cs-2: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mz Zgierski</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (12), pp.4862-4876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.475896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582343v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control in the photoionization of Cs-2: Theory and experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal coherent control by quantum interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Melikechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales De Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23 (C1), pp.119-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582348v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control by quantum interference</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonadiabatic dynamics in polyatomic systems studied by femtosecond time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Girard</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stolow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales De Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (11), pp.4371-4374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.475848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582346v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic dynamics in polyatomic systems studied by femtosecond time-resolved photoelectron spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal coherent control induced by wave packet interferences in one and two photon atomic transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Melikechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.475848⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (2), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530050122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582349v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control induced by wave packet interferences in one and two photon atomic transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Temporal coherent control in two-photon transitions: From optical interferences to quantum interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100530050122⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78 (14), pp.2716-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.2716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01582347v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherent control in two-photon transitions: From optical interferences to quantum interferences</w:t>
+                <w:t xml:space="preserve">One-color coherent control in Cs2. Observation of 2.7 fs beats in the ionization signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 233 (5-6), pp.491-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2614(95)00072-C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.2716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01582350v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-color coherent control in Cs2. Observation of 2.7 fs beats in the ionization signal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OPTICAL-PHASE CONJUGATION IN AQUEOUS RHODAMINE-6G SOLUTIONS AND IN RHODAMINE-6G EMBEDDED IN POLYVINYL-ALCOHOL FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Cabrol</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 233 (5-6), pp.491-499. </w:t>
+                <w:t xml:space="preserve">C Oneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0009-2614(95)00072-C⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mmd Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Galarneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 71 (9-10), pp.442-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12037,51 +11903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D992B70"/>
+    <w:nsid w:val="790788B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12185,51 +12051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2990D758"/>
+    <w:nsid w:val="4D111220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12419,51 +12285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6464-3879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155381598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3677-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53507j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909129g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00451043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.033001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00957658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500430g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00982316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311066y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.083902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1208664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22057H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00567795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01551b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004220J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00920758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/80/04/048106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00430181" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00354806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2913167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00958641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M&#229;nsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colaizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabchuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07415-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Kneller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Cireasa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.011015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sparling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Townsend" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.083201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccial&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calegari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac7a49" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schuurman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05885A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beauvarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rajak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaulieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Vinitha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Nair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kadhane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Julie Uzan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Orenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcdonald" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0574-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07609-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Boguslavskiy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Bruner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6952" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. H. Wong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3369" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polizzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mairesse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921319" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370877v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi West" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Useli Bacchitta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bodi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506420u" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582330v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piecuch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A. Hansen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel M. Kozlowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582331v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mohamed" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505438f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982316v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Szt&#225;ray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Samartzis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Mayer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A Hansen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491672v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808085v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;rner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567795v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pratt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pratt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BPK4PSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hamard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Whitaker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Wilkinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Garcia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Whitaker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QTTMHPVP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430181v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354806v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Samartzis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Wodtke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Davis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wathen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Phillips" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582336v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm L'Hermite" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Padellec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labastie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF4DA84314A75B3E1D13E5E0D4C4C5F456FF0333/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582335v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hjelte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamory" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00318-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGGC1FFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.09.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V2R78D7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Sorensen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005051v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boy&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582339v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezius" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Ivanov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stolow" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487823" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stock" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Beauvoir" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020149" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezius" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Rayner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Stolow" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.51" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Resch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seideman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003666o" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005047v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mz Zgierski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1331636" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005039v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sokell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530070020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9ZK4Z5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582344v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zgierski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Seideman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/43410" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582343v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475896" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicole" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melikechi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582349v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475848" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582347v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050122" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG11TNL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582350v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2716" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582351v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cabrol" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00072-C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FNCK0J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582352v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oneill" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmd Roberge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galarneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6464-3879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155381598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-3677-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53507j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909129g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00451043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1589479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.033001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00005039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00957658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500430g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00982316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00904855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311066y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.083902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1208664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22057H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00567795v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01551b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C004220J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00920758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/80/04/048106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00430181" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058730" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00354806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2913167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00289275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035317" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00958641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00808095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M&#229;nsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colaizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ryabchuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07415-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Kneller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Cireasa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.011015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sparling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Townsend" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.083201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccial&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calegari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac7a49" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schuurman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05885A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.041056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beauvarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rajak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaulieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Vinitha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Nair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Kadhane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Julie Uzan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Orenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jim&#233;nez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcdonald" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0574-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07609-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nag" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Myrgorodska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Meierhenrich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01293K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383954v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;neaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Canonge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/102002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Boguslavskiy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Bruner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. H. Wong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3369" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Handschin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumergue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.314" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polizzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mairesse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921319" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi West" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Useli Bacchitta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bodi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506420u" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Mohamed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505438f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982316v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Szt&#225;ray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904852v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C Samartzis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582330v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Piecuch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A. Hansen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel M. Kozlowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Mayer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904855v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared A Hansen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808080v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491672v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495164v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;rner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567795v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pratt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920758v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Pratt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BPK4PSC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808090v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Wilkinson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Whitaker" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hamard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QTTMHPVP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451043v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Whitaker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430181v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Samartzis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec M. Wodtke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289272v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raffael" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Turri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289275v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958641v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Davis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Wathen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Phillips" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582336v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm L'Hermite" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Padellec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labastie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119061" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF4DA84314A75B3E1D13E5E0D4C4C5F456FF0333/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamith" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hjelte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamory" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00318-y" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGGC1FFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582337v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bouchene" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.09.029" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V2R78D7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005052v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Sorensen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005051v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boy&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582338v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stock" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Beauvoir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020149" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582339v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lezius" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Ivanov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stolow" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487823" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582341v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezius" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Rayner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Stolow" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.51" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582342v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Resch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seideman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003666o" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005047v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582340v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mz Zgierski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1331636" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005039v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sokell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530070020" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9ZK4Z5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zgierski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Seideman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/43410" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582343v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582348v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475896" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicole" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melikechi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582349v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475848" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582347v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050122" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG11TNL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582350v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.2716" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582351v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cabrol" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00072-C" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42FNCK0J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582352v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oneill" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmd Roberge" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galarneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>