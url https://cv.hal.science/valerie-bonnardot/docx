--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -378,3288 +378,3539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations spatiales du potentiel de maturité des cépages Chardonnay et Chenin en régions Bretagne et Pays de la Loire (1976-2100)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Albariño (&amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; sp.) plasticity to local climate in the Atlantic eastern coastal terroir of Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Tachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Petitjean</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Cassandra Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/climat/202321002⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.4.8196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423753v1</w:t>
+                <w:t xml:space="preserve">hal-05072901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations spatiales du potentiel de maturité des cépages Chardonnay et Chenin en régions Bretagne et Pays de la Loire (1976-2100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+                <w:t xml:space="preserve">Thomas Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202321002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054348v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique en Bretagne : cartographie sur la période observée (1951-2020) et future (2031-2100).</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the role of cultivar, year and plot age in the incidence of esca and Eutypa dieback: Insights from 20 years of regional surveys in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.13069⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163105v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography interactions with the Atlantic Ocean and its impact on Vitis vinifera L. 'Tannat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Tachini</w:t>
+                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.163-177⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1 (62), pp.10-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180149v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of high-resolution atmospheric modelling to weather and climate variability in vineyard regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement climatique en Bretagne : cartographie sur la période observée (1951-2020) et future (2031-2100).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Sturman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1538⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671144v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannat grape composition responses to spatial variability of temperature in an Uruguay’s coastal wine region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topography interactions with the Atlantic Ocean and its impact on Vitis vinifera L. 'Tannat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Tachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-017-1340-2⟩</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.163-177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517273v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Tannat grape composition responses to spatial variability of temperature in an Uruguay’s coastal wine region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo González-Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1869⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (9), pp.1617-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-017-1340-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626525v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of change in winter strategy of one parasitoid species on the diversity and function of a guild of parasitoids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The application of high-resolution atmospheric modelling to weather and climate variability in vineyard regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3502-4⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01241569v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ARW-WRF model over complex terrain: the case of the Stellenbosch Wine of Origin district of South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343643v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat de Laval au début de la Renaissance.- Essai de géographie historique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of change in winter strategy of one parasitoid species on the diversity and function of a guild of parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180 (3), pp.877-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3502-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01150657v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation atmosphérique locale et impacts thermiques dans un vignoble côtier : observations dans le sud de l’Uruguay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the ARW-WRF model over complex terrain: the case of the Stellenbosch Wine of Origin district of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Planchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Ferrer</w:t>
+                <w:t xml:space="preserve">I. Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180701v1</w:t>
+                <w:t xml:space="preserve">hal-01343643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale climatic analysis of viticultural terroirs in the context of climate change : the &amp;quot;TERADCLIM&amp;quot; project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Le climat de Laval au début de la Renaissance.- Essai de géographie historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vine and Wine Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.23-32</w:t>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122 (1), pp.103-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018092v1</w:t>
+                <w:t xml:space="preserve">hal-01150657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of temperature and grape berry compostion at terroir scale in Uruguay</w:t>
+                <w:t xml:space="preserve">Circulation atmosphérique locale et impacts thermiques dans un vignoble côtier : observations dans le sud de l’Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência y Técnica Vitícola</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.47-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856346v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial analyses of temperature in a French wine-producing area: the Loire Valley</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scale climatic analysis of viticultural terroirs in the context of climate change : the &amp;quot;TERADCLIM&amp;quot; project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Vine and Wine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.23-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720569v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of night temperatures at a fine scale over the Stellenbosch wine district, South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zelmary Coetzee</w:t>
+                <w:t xml:space="preserve">Spatial variability of temperature and grape berry compostion at terroir scale in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo González-Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciência y Técnica Vitícola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.329-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696614v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and the future of South Africa's wine industry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal and spatial analyses of temperature in a French wine-producing area: the Loire Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (8), p. 1849-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.3552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107571v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klimaatstendense in Stellenbosch: Nuutste waarnemings en kort oorsig.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of night temperatures at a fine scale over the Stellenbosch wine district, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelmary Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wynboer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), p.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2012.46.1.1504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107459v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of some climatic parameters for grapevine cultivation in South Africa, with focus on key physiological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change and the future of South Africa's wine industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vink Nick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Hunter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Alain Deloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewert Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal for Enology and Viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (1), pp.137-154</w:t>
+              <w:t xml:space="preserve">International Journal of climate change strategies and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.420-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107581v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed climatic trends in Stellenbosch : update and brief review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Suitability of some climatic parameters for grapevine cultivation in South Africa, with focus on key physiological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Rowswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WineLand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.5</w:t>
+              <w:t xml:space="preserve">South African Journal for Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107463v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale modeling of a complex coastal terrain in the South-Western Cape using a high horizontal grid resolution for viticultural applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Klimaatstendense in Stellenbosch: Nuutste waarnemings en kort oorsig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rowswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48, pp.330-348</w:t>
+              <w:t xml:space="preserve">Wynboer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 263, pp.95-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107614v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine responses to terroir: a global approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Observed climatic trends in Stellenbosch : update and brief review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rowswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 39 (4), pp.149-162</w:t>
+              <w:t xml:space="preserve">WineLand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107623v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sea breeze development under an offshore synoptic wind in the South Western Cape and implications for the Stellenbosch wine producing area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mesoscale modeling of a complex coastal terrain in the South-Western Cape using a high horizontal grid resolution for viticultural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 81 (3-4), pp.203-218</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.330-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107618v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine responses to terroir: A global approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grapevine responses to terroir: a global approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Deloire</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">V.A. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39 (4), pp.149-162. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 39 (4), pp.149-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679292v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective viticole de modélisation atmosphérique méso-échelle dans la région viticole de Bottelaryberg-Helderberg (Afrique du Sud).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bonnardot</w:t>
+                <w:t xml:space="preserve">The sea breeze development under an offshore synoptic wind in the South Western Cape and implications for the Stellenbosch wine producing area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 77 (875-876), pp.20-46</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (3-4), pp.203-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107641v1</w:t>
+                <w:t xml:space="preserve">hal-01107618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between vintage, vineyard site (mesoclimate) and wine aroma of Vitis vinifera L. cvs. Sauvignon blanc, Chardonnay and Cabernet Sauvignon in the Stellenbosch-Klein Drakenstein wine producing area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Grapevine responses to terroir: A global approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C.D. Theron</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (4), pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2005.39.4.888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107651v1</w:t>
+                <w:t xml:space="preserve">hal-02679292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Natural “Terroir” Units on the Performance of Sauvignon Blanc Grapevines in the Stellenbosch/Durbanville Districts of South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lourens H van Schoor</w:t>
+                <w:t xml:space="preserve">Perspective viticole de modélisation atmosphérique méso-échelle dans la région viticole de Bottelaryberg-Helderberg (Afrique du Sud).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 23 (2), pp.78-91</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 77 (875-876), pp.20-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107629v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal wind, relative humidity and temperature variation in the Stellenbosch-Groot Drakenstein winegrowing area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The interaction between vintage, vineyard site (mesoclimate) and wine aroma of Vitis vinifera L. cvs. Sauvignon blanc, Chardonnay and Cabernet Sauvignon in the Stellenbosch-Klein Drakenstein wine producing area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.D. Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 23 (2), pp.62-71</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 76 (863-864), pp.4-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107634v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of Natural “Terroir” Units on the Performance of Sauvignon Blanc Grapevines in the Stellenbosch/Durbanville Districts of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J Conradie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Saayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourens H van Schoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (2), pp.78-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diurnal wind, relative humidity and temperature variation in the Stellenbosch-Groot Drakenstein winegrowing area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (2), pp.62-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sea breeze mechanism and observations of its effects in the Stellenbosch wine producing area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wynboer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10-14, pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of climate in esca disease incidence through 20 years of large-scale vineyard monitoring in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,4933 +3929,5058 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation spatio-temporelle des épisodes de fortes chaleurs en regions Bretagne et Pays de Loire pour l’adaptation de la viticulture au changement climatique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence du climat sur l'expression des symptômes d'une maladie vasculaire de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque international de l'AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2024, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375422v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'impact du changement climatique sur les agrosystèmes viticoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation spatio-temporelle des épisodes de fortes chaleurs en regions Bretagne et Pays de Loire pour l’adaptation de la viticulture au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">37ème colloque international de l'AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375411v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of albariño to local environmental conditions in Uruguay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Simulation de l'impact du changement climatique sur les agrosystèmes viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cornell University, Ithaca, USA, Jul 2023, Ithaca (Cornell University), United States</w:t>
+              <w:t xml:space="preserve">ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167614v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la sensibilité des modèles climatiques de DRIAS sur les régions Bretagne et Pays de Loire (France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response of albariño to local environmental conditions in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Tachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gonzalez-Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (Climat, eau et société : changements et défis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liliana Zaharia (Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest / Roumanie), Jul 2023, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cornell University, Ithaca, USA, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163390v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRESENTATIONS SPATIALES DU POTENTIEL DE MATURITE DES CEPAGES : LE CAS DU CHENIN DANS L’OUEST DE LA FRANCE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la sensibilité des modèles climatiques de DRIAS sur les régions Bretagne et Pays de Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Robine-Körmendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (Climat, eau et société : changements et défis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liliana Zaharia (Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest / Roumanie), Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163368v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the prevalence of esca-induced leaf symptoms in French vineyards and the role of climate: a national scale analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REPRESENTATIONS SPATIALES DU POTENTIEL DE MATURITE DES CEPAGES : LE CAS DU CHENIN DANS L’OUEST DE LA FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño (La Rioja), Spain</w:t>
+              <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (Climat, eau et société : changements et défis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liliana Zaharia (Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest / Roumanie), Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927947v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de zonage agroclimatique en Bretagne et Pays de la Loire.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the prevalence of esca-induced leaf symptoms in French vineyards and the role of climate: a national scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bucarest (Roumania), Roumanie. pp.21-24</w:t>
+              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño (La Rioja), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163307v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigne en Bretagne sous observation climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Méthode de zonage agroclimatique en Bretagne et Pays de la Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Colnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo-France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bucarest (Roumania), Roumanie. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757308v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Brittany become a new cool climate region for viticulture in France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La vigne en Bretagne sous observation climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cool Climate Wine Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Debbie Inglis, Jul 2022, Sainte-Catharines, Canada</w:t>
+              <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757540v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation spatio-temporelle de l'exposition au gel en régions viticoles traditionnelle (Pays de Loire) et émergente (Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quenol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Météo-France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESOCLIMATE IMPACT ON ALBARIÑO cv. (Vitis vinifera L.) BERRY COMPOSITION IN THE EMERGING ATLANTIC WINEGROWING REGION OF URUGUAY IN THE CONTEXT OF CLIMATE CHANGE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Could Brittany become a new cool climate region for viticulture in France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo-France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Cool Climate Wine Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Debbie Inglis, Jul 2022, Sainte-Catharines, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757730v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre société, variabilités et changements climatiques : l'exemple de l'évolution du vignoble en Mayenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">MESOCLIMATE IMPACT ON ALBARIÑO cv. (Vitis vinifera L.) BERRY COMPOSITION IN THE EMERGING ATLANTIC WINEGROWING REGION OF URUGUAY IN THE CONTEXT OF CLIMATE CHANGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Tachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.457-462</w:t>
+              <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936782v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire du changement climatique pour l'agriculture : résultats préliminaires en Bretagne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
+                <w:t xml:space="preserve">Entre société, variabilités et changements climatiques : l'exemple de l'évolution du vignoble en Mayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.427-432</w:t>
+              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936761v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et viticulture en Bretagne: émergence ou renaissance d'un vignoble ? Une analyse historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses phénologiques de la vigne à la variabilité climatique dans une région côtière de l'Uruguay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Observatoire du changement climatique pour l'agriculture : résultats préliminaires en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.319-324</w:t>
+              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.427-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936717v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et dates de floraison des pommiers dans le val de Rance (Bretagne).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Réponses phénologiques de la vigne à la variabilité climatique dans une région côtière de l'Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Colloque de l'AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.83-88</w:t>
+              <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.319-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02320740v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate modeling at vineyards scale in a climate change context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
+                <w:t xml:space="preserve">Changement climatique et dates de floraison des pommiers dans le val de Rance (Bretagne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Irimia</w:t>
+                <w:t xml:space="preserve">Kilian Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cécile Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">XXXIIe Colloque de l'AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857691v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02320740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et variabilité des circulations de brises dans les régions viticoles de la bordure helvétique sud-ouest du lac Léman.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Doll,</w:t>
+                <w:t xml:space="preserve">Climate modeling at vineyards scale in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon.</w:t>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Burgos,</w:t>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et pollution de l’air.- XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGD-UNIL (Lausanne, Suisse) et ThéMA &amp; Chrono-Environnement (UBFC, Besançon, France) Jul 2016, Besançon, France. pp.205-210</w:t>
+              <w:t xml:space="preserve">XII Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345894v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des types de temps mensuels au XVIIIème siècle à Laval : approche méthodologique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Identification et variabilité des circulations de brises dans les régions viticoles de la bordure helvétique sud-ouest du lac Léman.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevalier,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Doll,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burgos,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et pollution de l’air.- XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGD-UNIL (Lausanne, Suisse) et ThéMA &amp; Chrono-Environnement (UBFC, Besançon, France) Jul 2016, Besançon, France. pp.315-320</w:t>
+              <w:t xml:space="preserve">, IGD-UNIL (Lausanne, Suisse) et ThéMA &amp; Chrono-Environnement (UBFC, Besançon, France) Jul 2016, Besançon, France. pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345900v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of high -resolution atmospheric modelling to weather and climate variability in vineyard regions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité des types de temps mensuels au XVIIIème siècle à Laval : approche méthodologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Sturman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Oregon, United States</w:t>
+              <w:t xml:space="preserve">Climat et pollution de l’air.- XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGD-UNIL (Lausanne, Suisse) et ThéMA &amp; Chrono-Environnement (UBFC, Besançon, France) Jul 2016, Besançon, France. pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672622v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer le climat de l’Ouest de la France à l’époque de la Renaissance : l’exemple de Laval.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The application of high -resolution atmospheric modelling to weather and climate variability in vineyard regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival della Scienza : "Tempo"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musées de Nervi (Genova), Oct 2014, Genova, Italie</w:t>
+              <w:t xml:space="preserve">Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084960v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laval, une station représentative du climat vécu de l'Ouest de la France (1480-1789) ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Reconstituer le climat de l’Ouest de la France à l’époque de la Renaissance : l’exemple de Laval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème colloque de l'AIC : CLIMAT : SYSTÈME &amp; INTERACTIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, DIJON, France. pp.733-738</w:t>
+              <w:t xml:space="preserve">Festival della Scienza : "Tempo"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées de Nervi (Genova), Oct 2014, Genova, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023957v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale future climate modeling (5 km resolution) : application over French wine regions under the SRES A2 scenario (2041-2050)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Laval, une station représentative du climat vécu de l'Ouest de la France (1480-1789) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meso-scale future climate modeling (5 km resolution) : application over French wine regions under the SRES A2 scenario (2041-2050)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.14-17</w:t>
+              <w:t xml:space="preserve">XXVIIème colloque de l'AIC : CLIMAT : SYSTÈME &amp; INTERACTIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, DIJON, France. pp.733-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713538v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du risques et le climat à Laval (1480-1537)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ième colloque de l'Association Internationale de Climatologie : Les climats régionaux: observation et modélisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LTHE UMR5564 UJF-CNRS-IRD, Sep 2012, Grenoble, France. pp.499-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation climatique méso-échelle pour évaluer le changement climatique à l'échelle régionale : application viticole.</w:t>
+                <w:t xml:space="preserve">Meso-scale future climate modeling (5 km resolution) : application over French wine regions under the SRES A2 scenario (2041-2050)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cautenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.147-152</w:t>
+              <w:t xml:space="preserve">Meso-scale future climate modeling (5 km resolution) : application over French wine regions under the SRES A2 scenario (2041-2050)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856347v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la modélisation climatique méso-échelle pour évaluer le changement climatique à l'échelle régionale : application viticole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">25ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756333v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIe siècle.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.381-386</w:t>
+              <w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696541v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIème.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.381-386</w:t>
+              <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.381-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00623703v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations climatiques méso-échelle : comparaison de données observées et simulées en vue d'une intégration de scénarios de changement climatique.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIème.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.93-98</w:t>
+              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.381-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696544v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of grapevine areas under climatic stress using high-resolution atmospheric modelling: case studies in South Africa and New Zealand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations climatiques méso-échelle : comparaison de données observées et simulées en vue d'une intégration de scénarios de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Auckland, New Zealand. 6p</w:t>
+              <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694230v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations climatiques méso-échelles : comparaison de données observes et simulaées en vue d'une integrationde scenarios de changement climatique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of grapevine areas under climatic stress using high-resolution atmospheric modelling: case studies in South Africa and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Italie. pp.93-98</w:t>
+              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Auckland, New Zealand. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694237v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations du modèle à méso-échelle RAMS à résolution fine lors des episodes extrêmes de 2003 : application à deux vignobles du nord de la France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Simulations climatiques méso-échelles : comparaison de données observes et simulaées en vue d'une integrationde scenarios de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Italie. pp.111-116</w:t>
+              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italie. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694236v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the adaptability of New Zealand's vineyard areas to changing climate using a multi-scale approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+                <w:t xml:space="preserve">Simulations du modèle à méso-échelle RAMS à résolution fine lors des episodes extrêmes de 2003 : application à deux vignobles du nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New Zealand. 6p</w:t>
+              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italie. pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694231v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking grapevine row orientation to a changing climate in South Africa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the adaptability of New Zealand's vineyard areas to changing climate using a multi-scale approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervitis Interfructa Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New Zealand. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107452v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGARSS 2010,International Geoscience and Remote Sensing Symposium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+                <w:t xml:space="preserve">Linking grapevine row orientation to a changing climate in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G Volschenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VINEYARD IDENTIFICATION AND CHARACTERIZATION BASED ON TEXTURE ANALYSIS IN THE HELDERBERG BASIN (SOUTH AFRICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.2852-2855</w:t>
+              <w:t xml:space="preserve">Intervitis Interfructa Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549872v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat vécu, une aide à la détermination des climats passés : les hivers à Laval (1481-1537).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">IGARSS 2010,International Geoscience and Remote Sensing Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e colloque de l'AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, RENNES, France. pp.373-378</w:t>
+              <w:t xml:space="preserve">VINEYARD IDENTIFICATION AND CHARACTERIZATION BASED ON TEXTURE ANALYSIS IN THE HELDERBERG BASIN (SOUTH AFRICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.2852-2855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526919v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using atmospheric and statistical models to understand local climate and assess spatial temperature variability at fine scale over the Stellenbosch wine district, South Africa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le climat vécu, une aide à la détermination des climats passés : les hivers à Laval (1481-1537).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using atmospheric and statistical models to understand local climate and assess spatial temperature variability at fine scale over the Stellenbosch wine district, South Africa.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Italy. pp.109-114</w:t>
+              <w:t xml:space="preserve">23e colloque de l'AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, RENNES, France. pp.373-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549402v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse climatique dans le vignoble d'altitude de Tarija (Bolivie) dans un contexte de changement climatique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using atmospheric and statistical models to understand local climate and assess spatial temperature variability at fine scale over the Stellenbosch wine district, South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelmary Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès international sur la viticulture de montagne et en forte pente, Castiglione (Sicile)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Italie</w:t>
+              <w:t xml:space="preserve">Using atmospheric and statistical models to understand local climate and assess spatial temperature variability at fine scale over the Stellenbosch wine district, South Africa.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Italy. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549408v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiotemporelle du climat dans les vignobles de Stellenbosch</w:t>
+                <w:t xml:space="preserve">Analyse climatique dans le vignoble d'altitude de Tarija (Bolivie) dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victoria Carey</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Antelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilmar Willena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro Nunos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cluj, Roumanie</w:t>
+              <w:t xml:space="preserve">3ème congrès international sur la viticulture de montagne et en forte pente, Castiglione (Sicile)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435194v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la brise de mer et étude des effets thermiques: quelques situations caractéristiques dans l'espace viticole du sud-ouest de la Province Occidentale du Cap (Afrique du Sud).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatiotemporelle du climat dans les vignobles de Stellenbosch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Carey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque de l'AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Caen, France. pp.349-352</w:t>
+              <w:t xml:space="preserve">AIC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cluj, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319259v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la topographie sur les circulations de brise de mer dans la Province Occidentale du Cap : Etude d'une situation caractéristique au moyen de la modélisation méso-échelle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la brise de mer et étude des effets thermiques: quelques situations caractéristiques dans l'espace viticole du sud-ouest de la Province Occidentale du Cap (Afrique du Sud).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e colloque de la AEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Santander, Espagne. pp.115-124</w:t>
+              <w:t xml:space="preserve">17ème colloque de l'AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Caen, France. pp.349-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319260v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des brises de mer dans la Province occidentale du Cap (Afrique du Sud) : de l'observation à la modélisation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Effets de la topographie sur les circulations de brise de mer dans la Province Occidentale du Cap : Etude d'une situation caractéristique au moyen de la modélisation méso-échelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles de la Commission de Géographie de la Mer et du Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Dunkerque, France. pp.87-91</w:t>
+              <w:t xml:space="preserve">4e colloque de la AEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Santander, Espagne. pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319526v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric modelling: a tool to assess the sea breeze effect in the South Western Cape winegrowing area.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Étude des brises de mer dans la Province occidentale du Cap (Afrique du Sud) : de l'observation à la modélisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V.A. Carey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Congrès de l'Office International de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Bratislava, Slovakia. pp.Sur CD-ROM</w:t>
+              <w:t xml:space="preserve">Journées Annuelles de la Commission de Géographie de la Mer et du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Dunkerque, France. pp.87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319255v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atmospheric modelling: a tool to assess the sea breeze effect in the South Western Cape winegrowing area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVII Congrès de l'Office International de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bratislava, Slovakia. pp.Sur CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation de brise de mer (résolution à 5 km) : exemple de la journée du 4 février 2000 dans la Province Occidentale du Cap.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque de l'AIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nice, France. pp.482-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8614,404 +8990,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating climate change impact on viticultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERCLIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate modeling at vineyard’s scale in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saragosse, Spain. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of grapevine phenology in Swiss vineyards bordering the Geneva Lake : influence of temperature and local atmospheric circulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevalier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominikus Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burgos,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9021,499 +9397,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.743, 2020, 978-2-907696-26-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement Climatique et Territoires Actes XXXIIIème Colloque de l'Association Internationale de Climatologie Rennes 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate modeling at vineyards scale in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Irimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall temporal variability and its impact on the eonological quality of Tannat grapes in southern Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AIC-COSTEL, pp.694, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00526872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9523,970 +9899,970 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François de Beaulieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Monts d'Arrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skol Vreizh, pp.194-196, 2025, 978-2-36758-185-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05477221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'environnement : La nature au temps de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2020, 9782200629342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VITICULTURE EN BRETAGNE : CHALLENGE OU OPPORTUNITE ? QUELQUES INDICES BIOCLIMATIQUES REGIONAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bonnardot; Hervé Quénol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.127-132, 2020, Changement Climatique et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité des types de temps mensuels au XVIIIème siècle à Laval : approche méthodologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FALLOT Jean-Michel, JOLY Daniel, BERNARD Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL et UBFC, pp.315-320, 2016, Actes du XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016)., 978-2-907696-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et variabilité des circulations de brises dans les régions viticoles de la bordure helvétique sud-ouest du lac Léman.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevalier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Doll,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burgos,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FALLOT Jean-Michel, JOLY Daniel, BERNARD Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL et UBFC, pp.205-210, 2016, Actes du XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016)., 978-2-907696-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse et de modélisation agro climatique et de changement climatique à l'échelle des terroirs viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-89, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation méso-échelle du changement climatique : le cas des vignobles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.317-332, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et variabilité spatiale des températures à fine échelle dans les vignobles de Stellenbosch (Afrique du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelmary Coetzee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.247-266, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche régionale des climats des terroirs viticoles du Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10495,805 +10871,805 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Tec&amp;doc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-189, 2014, 978-2-7430-6575-1 2-7430-65753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Klimawandel und die Zukunft der südafrikanischen Weinindustrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vink Nick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewert Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weinbau und Klimawandel - Eerste Analysen aus Osterreich und führenden internationalen Weinbaugebieten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-30, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des types de circulation atmosphérique sur la France de l'Ouest et leur impact climatique.</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique dans l'Ouest - Evaluation, impacts, perceptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.31-41, 2012, ESPACE ET TERRITOIRES, 978-2-7535-2146-9</w:t>
+              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-72, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780963v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution des types de circulation atmosphérique sur la France de l'Ouest et leur impact climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEROT, Ph., DUBREUIL, V., DELAHAYE, D., DESNOS, Ph. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.57-72, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
+              <w:t xml:space="preserve">Changement climatique dans l'Ouest - Evaluation, impacts, perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.31-41, 2012, ESPACE ET TERRITOIRES, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780034v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisations d'indicateurs agro-climatiques à l'échelle des régions Bretagne et Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11440,51 +11816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chassaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202321002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amiot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.163-177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vink Nick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewert Joachim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rowswell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hunter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.D. Theron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Conradie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saayman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens H van Schoor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Barros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Siri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robine-K&#246;rmendi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ligneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Marchand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tilly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardot Val&#233;rie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936687v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charmont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tachini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Meme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Verger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084960v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713538v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Powell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Volschenk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549872v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefebvre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549408v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antelo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmar Willena" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nunos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Preez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330649v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087609v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965522v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477221v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Collins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chassaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202321002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.163-177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vink Nick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewert Joachim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hunter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rowswell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.888" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.D. Theron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Conradie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saayman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens H van Schoor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Barros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Siri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robine-K&#246;rmendi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ligneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charmont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tilly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardot Val&#233;rie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tachini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Meme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Verger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672622v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Powell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Volschenk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefebvre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antelo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmar Willena" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nunos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319255v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Preez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780963v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>