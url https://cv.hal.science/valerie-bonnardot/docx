--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -759,304 +759,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
+                <w:t xml:space="preserve">Le changement climatique en Bretagne : cartographie sur la période observée (1951-2020) et future (2031-2100).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Louis Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (62), pp.10-26. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.7-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054348v1</w:t>
+                <w:t xml:space="preserve">halshs-04163105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique en Bretagne : cartographie sur la période observée (1951-2020) et future (2031-2100).</w:t>
+                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Amiot</w:t>
+                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 266, pp.7-25. </w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (62), pp.10-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.13069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163105v1</w:t>
+                <w:t xml:space="preserve">hal-04054348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography interactions with the Atlantic Ocean and its impact on Vitis vinifera L. 'Tannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Tachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1110,295 +1110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannat grape composition responses to spatial variability of temperature in an Uruguay’s coastal wine region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The application of high-resolution atmospheric modelling to weather and climate variability in vineyard regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo González-Neves</w:t>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-017-1340-2⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517273v1</w:t>
+                <w:t xml:space="preserve">hal-01671144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of high-resolution atmospheric modelling to weather and climate variability in vineyard regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+                <w:t xml:space="preserve">Tannat grape composition responses to spatial variability of temperature in an Uruguay’s coastal wine region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Soltanzadeh</w:t>
+                <w:t xml:space="preserve">Gustavo González-Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Katurji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (2), pp.99-105. </w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (9), pp.1617-1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00484-017-1340-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671144v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t>
               </w:r>
@@ -1423,64 +1423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t>
@@ -1544,51 +1544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,64 +1665,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the ARW-WRF model over complex terrain: the case of the Stellenbosch Wine of Origin district of South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Soltanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,51 +1786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de Laval au début de la Renaissance.- Essai de géographie historique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2106,64 +2106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo González-Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2231,64 +2231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of night temperatures at a fine scale over the Stellenbosch wine district, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,260 +2575,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of some climatic parameters for grapevine cultivation in South Africa, with focus on key physiological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Klimaatstendense in Stellenbosch: Nuutste waarnemings en kort oorsig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Hunter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Victoria Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rowswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal for Enology and Viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (1), pp.137-154</w:t>
+              <w:t xml:space="preserve">Wynboer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 263, pp.95-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107581v1</w:t>
+                <w:t xml:space="preserve">hal-01107459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klimaatstendense in Stellenbosch: Nuutste waarnemings en kort oorsig.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Suitability of some climatic parameters for grapevine cultivation in South Africa, with focus on key physiological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Rowswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wynboer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 263, pp.95-99</w:t>
+              <w:t xml:space="preserve">South African Journal for Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107459v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed climatic trends in Stellenbosch : update and brief review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rowswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WineLand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,51 +2853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale modeling of a complex coastal terrain in the South-Western Cape using a high horizontal grid resolution for viticultural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2974,64 +2974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (4), pp.149-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3056,51 +3056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sea breeze development under an offshore synoptic wind in the South Western Cape and implications for the Stellenbosch wine producing area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (4), pp.149-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3281,51 +3281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective viticole de modélisation atmosphérique méso-échelle dans la région viticole de Bottelaryberg-Helderberg (Afrique du Sud).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3363,51 +3363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between vintage, vineyard site (mesoclimate) and wine aroma of Vitis vinifera L. cvs. Sauvignon blanc, Chardonnay and Cabernet Sauvignon in the Stellenbosch-Klein Drakenstein wine producing area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J Conradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Saayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3959,1758 +3959,1758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du climat sur l'expression des symptômes d'une maladie vasculaire de la vigne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Simulation de l'impact du changement climatique sur les agrosystèmes viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2024, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927727v1</w:t>
+                <w:t xml:space="preserve">hal-05375411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation spatio-temporelle des épisodes de fortes chaleurs en regions Bretagne et Pays de Loire pour l’adaptation de la viticulture au changement climatique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence du climat sur l'expression des symptômes d'une maladie vasculaire de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque international de l'AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">55ièmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2024, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375422v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'impact du changement climatique sur les agrosystèmes viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation spatio-temporelle des épisodes de fortes chaleurs en regions Bretagne et Pays de Loire pour l’adaptation de la viticulture au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">37ème colloque international de l'AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375411v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of albariño to local environmental conditions in Uruguay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Tachini</w:t>
+                <w:t xml:space="preserve">Exploring the prevalence of esca-induced leaf symptoms in French vineyards and the role of climate: a national scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Gonzalez-Barros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cornell University, Ithaca, USA, Jul 2023, Ithaca (Cornell University), United States</w:t>
+              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño (La Rioja), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167614v1</w:t>
+                <w:t xml:space="preserve">hal-04927947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la sensibilité des modèles climatiques de DRIAS sur les régions Bretagne et Pays de Loire (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Méthode de zonage agroclimatique en Bretagne et Pays de la Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Colnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (Climat, eau et société : changements et défis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liliana Zaharia (Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest / Roumanie), Jul 2023, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bucarest (Roumania), Roumanie. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163390v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRESENTATIONS SPATIALES DU POTENTIEL DE MATURITE DES CEPAGES : LE CAS DU CHENIN DANS L’OUEST DE LA FRANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Petitjean</w:t>
+                <w:t xml:space="preserve">Response of albariño to local environmental conditions in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Tachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gonzalez-Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (Climat, eau et société : changements et défis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liliana Zaharia (Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest / Roumanie), Jul 2023, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">22nd GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cornell University, Ithaca, USA, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163368v1</w:t>
+                <w:t xml:space="preserve">hal-04167614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the prevalence of esca-induced leaf symptoms in French vineyards and the role of climate: a national scale analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REPRESENTATIONS SPATIALES DU POTENTIEL DE MATURITE DES CEPAGES : LE CAS DU CHENIN DANS L’OUEST DE LA FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño (La Rioja), Spain</w:t>
+              <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (Climat, eau et société : changements et défis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liliana Zaharia (Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest / Roumanie), Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927947v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de zonage agroclimatique en Bretagne et Pays de la Loire.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Colnard</w:t>
+                <w:t xml:space="preserve">Évaluation de la sensibilité des modèles climatiques de DRIAS sur les régions Bretagne et Pays de Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ligneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Emma Robine-Körmendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bucarest (Roumania), Roumanie. pp.21-24</w:t>
+              <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (Climat, eau et société : changements et défis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liliana Zaharia (Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest / Roumanie), Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163307v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigne en Bretagne sous observation climatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">MESOCLIMATE IMPACT ON ALBARIÑO cv. (Vitis vinifera L.) BERRY COMPOSITION IN THE EMERGING ATLANTIC WINEGROWING REGION OF URUGUAY IN THE CONTEXT OF CLIMATE CHANGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Tachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Météo-France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757308v1</w:t>
+                <w:t xml:space="preserve">hal-03757730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation spatio-temporelle de l'exposition au gel en régions viticoles traditionnelle (Pays de Loire) et émergente (Bretagne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vigne en Bretagne sous observation climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Météo-France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757680v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Brittany become a new cool climate region for viticulture in France ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation spatio-temporelle de l'exposition au gel en régions viticoles traditionnelle (Pays de Loire) et émergente (Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quenol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cool Climate Wine Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Debbie Inglis, Jul 2022, Sainte-Catharines, Canada</w:t>
+              <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757540v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESOCLIMATE IMPACT ON ALBARIÑO cv. (Vitis vinifera L.) BERRY COMPOSITION IN THE EMERGING ATLANTIC WINEGROWING REGION OF URUGUAY IN THE CONTEXT OF CLIMATE CHANGE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Could Brittany become a new cool climate region for viticulture in France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo-France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Cool Climate Wine Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Debbie Inglis, Jul 2022, Sainte-Catharines, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757730v1</w:t>
+                <w:t xml:space="preserve">hal-03757540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre société, variabilités et changements climatiques : l'exemple de l'évolution du vignoble en Mayenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire du changement climatique pour l'agriculture : résultats préliminaires en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Sylvain Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.457-462</w:t>
+              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.427-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936782v1</w:t>
+                <w:t xml:space="preserve">hal-02936761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et viticulture en Bretagne: émergence ou renaissance d'un vignoble ? Une analyse historique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Entre société, variabilités et changements climatiques : l'exemple de l'évolution du vignoble en Mayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.163-168</w:t>
+              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936687v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire du changement climatique pour l'agriculture : résultats préliminaires en Bretagne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et viticulture en Bretagne: émergence ou renaissance d'un vignoble ? Une analyse historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Baraer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Clémentine Charmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
+                <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.427-432</w:t>
+              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936761v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses phénologiques de la vigne à la variabilité climatique dans une région côtière de l'Uruguay</w:t>
               </w:r>
@@ -5735,51 +5735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.319-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5804,77 +5804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et dates de floraison des pommiers dans le val de Rance (Bretagne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5929,64 +5929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate modeling at vineyards scale in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6048,415 +6048,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et variabilité des circulations de brises dans les régions viticoles de la bordure helvétique sud-ouest du lac Léman.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The application of high -resolution atmospheric modelling to weather and climate variability in vineyard regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chevalier,</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Burgos,</w:t>
+                <w:t xml:space="preserve">Tony Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Katurji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat et pollution de l’air.- XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGD-UNIL (Lausanne, Suisse) et ThéMA &amp; Chrono-Environnement (UBFC, Besançon, France) Jul 2016, Besançon, France. pp.205-210</w:t>
+              <w:t xml:space="preserve">Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345894v1</w:t>
+                <w:t xml:space="preserve">hal-01672622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des types de temps mensuels au XVIIIème siècle à Laval : approche méthodologique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification et variabilité des circulations de brises dans les régions viticoles de la bordure helvétique sud-ouest du lac Léman.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Chevalier,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Doll,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burgos,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et pollution de l’air.- XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGD-UNIL (Lausanne, Suisse) et ThéMA &amp; Chrono-Environnement (UBFC, Besançon, France) Jul 2016, Besançon, France. pp.315-320</w:t>
+              <w:t xml:space="preserve">, IGD-UNIL (Lausanne, Suisse) et ThéMA &amp; Chrono-Environnement (UBFC, Besançon, France) Jul 2016, Besançon, France. pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345900v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of high -resolution atmospheric modelling to weather and climate variability in vineyard regions.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La variabilité des types de temps mensuels au XVIIIème siècle à Laval : approche méthodologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Oregon, United States</w:t>
+              <w:t xml:space="preserve">Climat et pollution de l’air.- XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGD-UNIL (Lausanne, Suisse) et ThéMA &amp; Chrono-Environnement (UBFC, Besançon, France) Jul 2016, Besançon, France. pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672622v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer le climat de l’Ouest de la France à l’époque de la Renaissance : l’exemple de Laval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6520,64 +6520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème colloque de l'AIC : CLIMAT : SYSTÈME &amp; INTERACTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, DIJON, France. pp.733-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6596,260 +6596,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires du risques et le climat à Laval (1480-1537)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meso-scale future climate modeling (5 km resolution) : application over French wine regions under the SRES A2 scenario (2041-2050)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ième colloque de l'Association Internationale de Climatologie : Les climats régionaux: observation et modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LTHE UMR5564 UJF-CNRS-IRD, Sep 2012, Grenoble, France. pp.499-504</w:t>
+              <w:t xml:space="preserve">Meso-scale future climate modeling (5 km resolution) : application over French wine regions under the SRES A2 scenario (2041-2050)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107439v1</w:t>
+                <w:t xml:space="preserve">hal-00713538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale future climate modeling (5 km resolution) : application over French wine regions under the SRES A2 scenario (2041-2050)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les territoires du risques et le climat à Laval (1480-1537)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meso-scale future climate modeling (5 km resolution) : application over French wine regions under the SRES A2 scenario (2041-2050)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.14-17</w:t>
+              <w:t xml:space="preserve">25ième colloque de l'Association Internationale de Climatologie : Les climats régionaux: observation et modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LTHE UMR5564 UJF-CNRS-IRD, Sep 2012, Grenoble, France. pp.499-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713538v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation climatique méso-échelle pour évaluer le changement climatique à l'échelle régionale : application viticole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,500 +7019,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIe siècle.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulations du modèle à méso-échelle RAMS à résolution fine lors des episodes extrêmes de 2003 : application à deux vignobles du nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.381-386</w:t>
+              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italie. pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696541v1</w:t>
+                <w:t xml:space="preserve">hal-00694236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIème.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the adaptability of New Zealand's vineyard areas to changing climate using a multi-scale approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.381-386</w:t>
+              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New Zealand. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00623703v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations climatiques méso-échelle : comparaison de données observées et simulées en vue d'une intégration de scénarios de changement climatique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+                <w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.93-98</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.381-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696544v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of grapevine areas under climatic stress using high-resolution atmospheric modelling: case studies in South Africa and New Zealand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIème.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Auckland, New Zealand. 6p</w:t>
+              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.381-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694230v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations climatiques méso-échelles : comparaison de données observes et simulaées en vue d'une integrationde scenarios de changement climatique.</w:t>
+                <w:t xml:space="preserve">Simulations climatiques méso-échelle : comparaison de données observées et simulées en vue d'une intégration de scénarios de changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
@@ -7530,353 +7547,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Italie. pp.93-98</w:t>
+              <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694237v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations du modèle à méso-échelle RAMS à résolution fine lors des episodes extrêmes de 2003 : application à deux vignobles du nord de la France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+                <w:t xml:space="preserve">Investigation of grapevine areas under climatic stress using high-resolution atmospheric modelling: case studies in South Africa and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Italie. pp.111-116</w:t>
+              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Auckland, New Zealand. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694236v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the adaptability of New Zealand's vineyard areas to changing climate using a multi-scale approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sturman</w:t>
+                <w:t xml:space="preserve">Simulations climatiques méso-échelles : comparaison de données observes et simulaées en vue d'une integrationde scenarios de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New Zealand. 6p</w:t>
+              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italie. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694231v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking grapevine row orientation to a changing climate in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G Volschenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8415,51 +8415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Carey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cluj, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9017,90 +9017,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating climate change impact on viticultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERCLIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
@@ -9129,51 +9129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate modeling at vineyard’s scale in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9254,103 +9254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of grapevine phenology in Swiss vineyards bordering the Geneva Lake : influence of temperature and local atmospheric circulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevalier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominikus Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burgos,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, BORDEAUX, France</w:t>
@@ -9411,51 +9411,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9486,51 +9486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement Climatique et Territoires Actes XXXIIIème Colloque de l'Association Internationale de Climatologie Rennes 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9561,64 +9561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate modeling at vineyards scale in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9705,51 +9705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9780,51 +9780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,51 +9913,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9999,64 +9999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10094,51 +10094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VITICULTURE EN BRETAGNE : CHALLENGE OU OPPORTUNITE ? QUELQUES INDICES BIOCLIMATIQUES REGIONAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10193,64 +10193,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité des types de temps mensuels au XVIIIème siècle à Laval : approche méthodologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FALLOT Jean-Michel, JOLY Daniel, BERNARD Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL et UBFC, pp.315-320, 2016, Actes du XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016)., 978-2-907696-22-7</w:t>
@@ -10279,103 +10279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et variabilité des circulations de brises dans les régions viticoles de la bordure helvétique sud-ouest du lac Léman.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevalier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Doll,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burgos,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FALLOT Jean-Michel, JOLY Daniel, BERNARD Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
@@ -10447,51 +10447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10546,77 +10546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation méso-échelle du changement climatique : le cas des vignobles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10680,51 +10680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et variabilité spatiale des températures à fine échelle dans les vignobles de Stellenbosch (Afrique du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10831,51 +10831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10956,51 +10956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vink Nick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewert Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11032,372 +11032,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution des types de circulation atmosphérique sur la France de l'Ouest et leur impact climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEROT, Ph., DUBREUIL, V., DELAHAYE, D., DESNOS, Ph. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-30, 2012</w:t>
+              <w:t xml:space="preserve">Changement climatique dans l'Ouest - Evaluation, impacts, perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.31-41, 2012, ESPACE ET TERRITOIRES, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780035v1</w:t>
+                <w:t xml:space="preserve">hal-00780963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-72, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des types de circulation atmosphérique sur la France de l'Ouest et leur impact climatique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique dans l'Ouest - Evaluation, impacts, perceptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.31-41, 2012, ESPACE ET TERRITOIRES, 978-2-7535-2146-9</w:t>
+              <w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-30, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780963v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11441,77 +11441,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11542,51 +11542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11816,51 +11816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Collins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chassaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202321002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.163-177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vink Nick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewert Joachim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hunter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rowswell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.888" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.D. Theron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Conradie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saayman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens H van Schoor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Barros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Siri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robine-K&#246;rmendi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ligneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charmont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tilly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardot Val&#233;rie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tachini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Meme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Verger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672622v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694237v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694236v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Powell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Volschenk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefebvre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antelo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmar Willena" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nunos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319255v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Preez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780963v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Collins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chassaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202321002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.163-177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vink Nick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewert Joachim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rowswell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hunter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.888" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.D. Theron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Conradie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saayman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens H van Schoor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ligneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Barros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Siri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robine-K&#246;rmendi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardot Val&#233;rie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charmont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tachini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Meme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Verger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Powell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Volschenk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefebvre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antelo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmar Willena" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nunos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319255v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Preez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780963v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>