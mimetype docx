--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -759,304 +759,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique en Bretagne : cartographie sur la période observée (1951-2020) et future (2031-2100).</w:t>
+                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Amiot</w:t>
+                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 266, pp.7-25. </w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (62), pp.10-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.13069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163105v1</w:t>
+                <w:t xml:space="preserve">hal-04054348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of GFV and GSR temperature-based models in emerging wine regions to help decision-making regarding choices in grape varieties and wine styles. Application to Brittany (France)</w:t>
+                <w:t xml:space="preserve">Le changement climatique en Bretagne : cartographie sur la période observée (1951-2020) et future (2031-2100).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Louis Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (62), pp.10-26. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.7-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.10-26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.13069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054348v1</w:t>
+                <w:t xml:space="preserve">halshs-04163105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography interactions with the Atlantic Ocean and its impact on Vitis vinifera L. 'Tannat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Tachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,51 +1302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo González-Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (9), pp.1617-1628. </w:t>
@@ -1436,51 +1436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t>
@@ -1544,51 +1544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the ARW-WRF model over complex terrain: the case of the Stellenbosch Wine of Origin district of South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Soltanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Sturman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,51 +1786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de Laval au début de la Renaissance.- Essai de géographie historique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of night temperatures at a fine scale over the Stellenbosch wine district, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2581,51 +2581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klimaatstendense in Stellenbosch: Nuutste waarnemings en kort oorsig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,51 +2689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of some climatic parameters for grapevine cultivation in South Africa, with focus on key physiological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal for Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (1), pp.137-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2758,51 +2758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed climatic trends in Stellenbosch : update and brief review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,51 +2853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale modeling of a complex coastal terrain in the South-Western Cape using a high horizontal grid resolution for viticultural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2974,64 +2974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (4), pp.149-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3056,51 +3056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sea breeze development under an offshore synoptic wind in the South Western Cape and implications for the Stellenbosch wine producing area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (4), pp.149-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3497,51 +3497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J Conradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Saayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4448,103 +4448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de zonage agroclimatique en Bretagne et Pays de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Colnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ligneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bucarest (Roumania), Roumanie. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4688,256 +4688,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPRESENTATIONS SPATIALES DU POTENTIEL DE MATURITE DES CEPAGES : LE CAS DU CHENIN DANS L’OUEST DE LA FRANCE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+                <w:t xml:space="preserve">Évaluation de la sensibilité des modèles climatiques de DRIAS sur les régions Bretagne et Pays de Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Robine-Körmendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (Climat, eau et société : changements et défis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liliana Zaharia (Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest / Roumanie), Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163368v1</w:t>
+                <w:t xml:space="preserve">hal-04163390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la sensibilité des modèles climatiques de DRIAS sur les régions Bretagne et Pays de Loire (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Robine-Körmendi</w:t>
+                <w:t xml:space="preserve">REPRESENTATIONS SPATIALES DU POTENTIEL DE MATURITE DES CEPAGES : LE CAS DU CHENIN DANS L’OUEST DE LA FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie (Climat, eau et société : changements et défis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liliana Zaharia (Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest / Roumanie), Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163390v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESOCLIMATE IMPACT ON ALBARIÑO cv. (Vitis vinifera L.) BERRY COMPOSITION IN THE EMERGING ATLANTIC WINEGROWING REGION OF URUGUAY IN THE CONTEXT OF CLIMATE CHANGE</w:t>
               </w:r>
@@ -5031,51 +5031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne en Bretagne sous observation climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,90 +5277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could Brittany become a new cool climate region for viticulture in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zavlyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5392,273 +5392,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire du changement climatique pour l'agriculture : résultats préliminaires en Bretagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre société, variabilités et changements climatiques : l'exemple de l'évolution du vignoble en Mayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tilly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
+                <w:t xml:space="preserve">J.-P Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.427-432</w:t>
+              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936761v1</w:t>
+                <w:t xml:space="preserve">hal-02936782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre société, variabilités et changements climatiques : l'exemple de l'évolution du vignoble en Mayenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire du changement climatique pour l'agriculture : résultats préliminaires en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ligneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bonnardot</w:t>
+                <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.457-462</w:t>
+              <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.427-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936782v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et viticulture en Bretagne: émergence ou renaissance d'un vignoble ? Une analyse historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Capdevila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5735,51 +5735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement Climatique et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.319-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5804,77 +5804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et dates de floraison des pommiers dans le val de Rance (Bretagne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,51 +5942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate modeling at vineyards scale in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6205,51 +6205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevalier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Doll,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et pollution de l’air.- XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGD-UNIL (Lausanne, Suisse) et ThéMA &amp; Chrono-Environnement (UBFC, Besançon, France) Jul 2016, Besançon, France. pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6412,51 +6412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer le climat de l’Ouest de la France à l’époque de la Renaissance : l’exemple de Laval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6520,64 +6520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème colloque de l'AIC : CLIMAT : SYSTÈME &amp; INTERACTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, DIJON, France. pp.733-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7019,346 +7019,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations du modèle à méso-échelle RAMS à résolution fine lors des episodes extrêmes de 2003 : application à deux vignobles du nord de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the adaptability of New Zealand's vineyard areas to changing climate using a multi-scale approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sturman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Briche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+                <w:t xml:space="preserve">Stewart Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Italie. pp.111-116</w:t>
+              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New Zealand. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694236v1</w:t>
+                <w:t xml:space="preserve">hal-00694231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the adaptability of New Zealand's vineyard areas to changing climate using a multi-scale approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Simulations du modèle à méso-échelle RAMS à résolution fine lors des episodes extrêmes de 2003 : application à deux vignobles du nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart Powell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Payman Zawar-Reza</w:t>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New Zealand. 6p</w:t>
+              <w:t xml:space="preserve">Actes du XXIVème colloque de l'AIC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italie. pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694231v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.381-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat montagnard et risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.381-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9043,51 +9043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9280,51 +9280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevalier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominikus Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9411,51 +9411,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9486,51 +9486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement Climatique et Territoires Actes XXXIIIème Colloque de l'Association Internationale de Climatologie Rennes 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9574,51 +9574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate modeling at vineyards scale in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9705,51 +9705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9780,51 +9780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,51 +9913,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9999,64 +9999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10094,51 +10094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VITICULTURE EN BRETAGNE : CHALLENGE OU OPPORTUNITE ? QUELQUES INDICES BIOCLIMATIQUES REGIONAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10206,51 +10206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FALLOT Jean-Michel, JOLY Daniel, BERNARD Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et pollution de l’air.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL et UBFC, pp.315-320, 2016, Actes du XXIXème colloque de l’AIC, Lausanne-Besançon (6-9 juillet 2016)., 978-2-907696-22-7</w:t>
@@ -10305,51 +10305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevalier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Doll,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,51 +10546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation méso-échelle du changement climatique : le cas des vignobles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10956,51 +10956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vink Nick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewert Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11051,51 +11051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des types de circulation atmosphérique sur la France de l'Ouest et leur impact climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnardot Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MEROT, Ph., DUBREUIL, V., DELAHAYE, D., DESNOS, Ph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans l'Ouest - Evaluation, impacts, perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.31-41, 2012, ESPACE ET TERRITOIRES, 978-2-7535-2146-9</w:t>
@@ -11124,90 +11124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11262,90 +11262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11467,51 +11467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11542,51 +11542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11816,51 +11816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Collins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chassaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202321002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.163-177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vink Nick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewert Joachim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rowswell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hunter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.888" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.D. Theron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Conradie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saayman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens H van Schoor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ligneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Barros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Siri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robine-K&#246;rmendi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardot Val&#233;rie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936782v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charmont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tachini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Meme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Verger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Powell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Volschenk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefebvre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antelo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmar Willena" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nunos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319255v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Preez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780963v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433663v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Tachini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Fourment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.111000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Collins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Petitjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chassaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202321002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zavlyanova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.10-26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.163-177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Zawar-Reza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Soltanzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gonz&#225;lez-Neves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-017-1340-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3502-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soltanzadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Zawar-Reza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3552" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Carey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cautenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelmary Coetzee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2012.46.1.1504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vink Nick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewert Joachim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rowswell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hunter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2005.39.4.888" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schmidt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.D. Theron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Conradie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saayman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens H van Schoor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ligneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Barros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Siri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robine-K&#246;rmendi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163368v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thibault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quenol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tilly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardot Val&#233;rie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charmont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tachini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Meme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Verger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Irimia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier," TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgos," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Powell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694236v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Volschenk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefebvre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antelo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmar Willena" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nunos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319255v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Preez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919740v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Noll" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011453" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sicard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01011459" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780963v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>