--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -181,523 +181,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terme classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slogans de mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circonscription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base. Une comparaison franco-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mouvement. Entre courant et parti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205583v1</w:t>
-              </w:r>
-[...432 lines deleted...]
-                <w:t xml:space="preserve">hal-05205581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaines sportives : la dure loi du direct en temps de Covid</w:t>
               </w:r>
@@ -1425,248 +1425,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hymne ou l’identité partagée</w:t>
+                <w:t xml:space="preserve">Les discours des radicalités politiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bacot</w:t>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Genton</w:t>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.9 - 23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.27007⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 123, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916340v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-02916200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hymne ou l’identité partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">François Genton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 123, pp.19-27. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.9 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.27007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02916200v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du parti de la panthère noire aux panthères</w:t>
               </w:r>
@@ -2204,183 +2204,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Don’t call me Nigger, Whitey »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 28/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.1803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SNCC ou snick ? Les enjeux sociaux d’un acronyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.20003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466504v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04466528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des publics sportifs et de leur médiatisation</w:t>
               </w:r>
@@ -2664,182 +2664,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Lost in the supermarket. Récit d’une autoformation en analyse du discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’héritage des savoirs à leur transmission en sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-35935-433-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Behind the Story: The Storytelling Scheme and System of the Sports Media Complex »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedersen P. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Sport Communication, (2nd edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870120v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04709051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Malcolm X, the awaken negro »</w:t>
               </w:r>
@@ -3923,986 +3923,986 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de l'émotion chez Galilée, docere et movere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Plantin Ch.; Doury M.; Traverso V. </w:t>
+              <w:t xml:space="preserve">Plantin Ch., Doury M. &amp; Traverso V. (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions dans les interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUL-ARCI, 23 p., 2000</w:t>
+              <w:t xml:space="preserve">, PUL-ARCI, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444186v1</w:t>
+                <w:t xml:space="preserve">hal-01317642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de l'émotion chez Galilée, docere et movere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Plantin Ch., Doury M. &amp; Traverso V. (éds.). </w:t>
+              <w:t xml:space="preserve">Plantin Ch.; Doury M.; Traverso V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions dans les interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUL-ARCI, 2000</w:t>
+              <w:t xml:space="preserve">, PUL-ARCI, 23 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317642v1</w:t>
+                <w:t xml:space="preserve">hal-04444186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sportivisation française au prisme de la presse quotidienne nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Numapresse-Media 19- Presse ancienne et moderne à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tennis et écrans multiples : logique et esthétique de la fragmentation »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacles sportifs, dispositifs d’écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy-Editions universitaires de Lorraine, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le politique n'existe que par le langage&amp;quot; [Entretien avec Paul Bacot réalisé par Sylvianne Rémi-Giraud et Valérie Bonnet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvianne Rémi-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.33194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport et la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la langue des Romains à celle des savants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue de la Louve – Le latin, itinérance d’une langue de l’Empire romain à l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Broadcasting »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Sport Management (2nd edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Broadcasting »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Sport Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicité (lexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709082v1</w:t>
-              </w:r>
-[...441 lines deleted...]
-                <w:t xml:space="preserve">hal-04444138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5145,51 +5145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et ses maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5318,77 +5318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanter le collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Genton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124 | 2020, Dossier : pp 9- 126, 2020, Mots, les langages du politique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5435,464 +5435,464 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la racine à l’extrémisme : discours des radicalités politiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots de l'écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">119, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier &amp;quot;Identité éditoriale, Identités sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19 (35), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité éditoriale, identités sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennesson Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.18809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restons groupés ! La construction discursive des relations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121 | 2019, Dossier pp.9-108, 2019, Mots, les langages du politique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.25532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02364532v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-04466200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de la crise économique</w:t>
               </w:r>
@@ -6249,50 +6249,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politiquement sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sports et médias,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6301,148 +6392,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (72), 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466104v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04466123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6931,51 +6931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18155824"/>
+    <w:nsid w:val="2705A352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7162,51 +7162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4558-484X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059536845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u99q" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04981376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Longin Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v10.n2.2021.437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Geslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.883" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30.51093" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/12.2.99" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V45P9GLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratts Tyler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17683" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne R&#233;mi-Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meltz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03962289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plassart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25532" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062569v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18809" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22885" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21658" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.73" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4558-484X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059536845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u99q" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04981376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Longin Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v10.n2.2021.437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Geslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.883" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30.51093" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/12.2.99" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V45P9GLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratts Tyler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17683" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne R&#233;mi-Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33194" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meltz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03962289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plassart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25532" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22885" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21658" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.73" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>