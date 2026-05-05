--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -147,3923 +147,4183 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du loisir à la professionnalisation : l’évolution du travail numérique des grimpeurs et grimpeuses de haut niveau sur Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Longin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre la diplomatie sportive en récits : le storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias, du corpus à l’objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.8563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circularités complotistes : lecture interdiscursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.30317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu des matches de football dans la presse généraliste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.184 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25200/slj.v10.n2.2021.437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours des radicalités politiques et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02916200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hymne ou l’identité partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.9 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.27007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du parti de la panthère noire aux panthères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.25303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de l’écologie, 25 ans après. Circulation des discours et des notions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les mots de l'écologie, 119, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.24186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02062568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE FORUM DE DISCUSSION DE FRANCE 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.127-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordre des discours de la crise économique : un agencement hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport in Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/inmedia.883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture sportive et culture télévisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spike Lee et la seconde Blaxploitation. Parabole ou naturalisme : deux stratégies testimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99, pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.20687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Don’t call me Nigger, Whitey »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 28/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.1803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNCC ou snick ? Les enjeux sociaux d’un acronyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.20003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des publics sportifs et de leur médiatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v30i30.51093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rugby, médias et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84, pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.1011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA REVUE LEXIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Lexicography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (2), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijl/12.2.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terme classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slogans de mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circonscription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base. Une comparaison franco-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement. Entre courant et parti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaines sportives : la dure loi du direct en temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire sportif est-il la voix du terrain ? (Mondes Sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le commentaire sportif est-il la voix du terrain ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/u9ea⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises économiques, discours et brouhaha (Mondes Sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u99q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florence Bourneton</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le politique n'existe que par le langage&amp;quot; [Entretien avec Paul Bacot réalisé par Sylvianne Rémi-Giraud et Valérie Bonnet]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Forté</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvianne Rémi-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Longin Roux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.33194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport et la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la langue des Romains à celle des savants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...1557 lines deleted...]
-                <w:t xml:space="preserve">hal-04466365v1</w:t>
+              <w:t xml:space="preserve">La langue de la Louve – Le latin, itinérance d’une langue de l’Empire romain à l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lost in the supermarket. Récit d’une autoformation en analyse du discours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’héritage des savoirs à leur transmission en sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-35935-433-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Behind the Story: The Storytelling Scheme and System of the Sports Media Complex »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedersen P. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Sport Communication, (2nd edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Malcolm X, the awaken negro »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérin C., Leblanc J.-M., Soulez G., Pia J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethos de rupture. De Diogène à Donald Trump</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne-Nouvelle, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hard law of live: A case study on French sports channels during COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratts Tyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedersen P. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Sport and COVID-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 10, Edward Elgar, pp.113-124, 2022, 9781802207569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Raq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et cinéma : la culture visuelle en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang US, 2021, 9781433176272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des milieux et des hommes. Un traitement comparé d’une chronique judiciaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alén Garabato C., Djordjevic Léonard K., Gardies P., Kis-Marck A. &amp; Lochard G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres en sciences du langage et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiotisation de la scène d’émeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la banlieue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-245, 2015, 9782875742643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Derèze G. &amp; Diana J.-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalisme sportif Méthodes d'analyse des productions médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Sports Management and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.64-65, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Couderc, figure tutélaire et fondatrice du rugby télévisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eveno P. &amp; Maréchal D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture audiovisuelle des années 1960-1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan -INA, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires et reformulations : les places discursives des journalistes et des consultants lors de retransmissions télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Schuwer; Marie-Claude Le Bot; Élisabeth Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pragmatique de la reformulation. Types de discours - Interactions didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.105-126, 2008, Collection Rivages Linguistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01149900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parler rugby »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillain J.-Y. &amp; Porte P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Planète est rugby. Regards croisés sur l'Ovalie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica-Musée du sport, 2007, 2758800527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La verticalité dans la chanson protestataire nord américaine : la communauté noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bacot P., Rémi-Giraud S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de l’espace pour dire la conflictualité sociale, Bacot P., Rémi-Giraud S. (dir.), Paris : L’Harmattan, 2007, p. 103-116.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, p. 103-116., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité collective et ethos de l’orateur dans la chanson afro-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boix C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Argumentation, manipulation, persuasion – Ressources linguistiques et stratégies discursives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, p. 249-274., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypage et éthos dans le commentaire sportif : construction et évolution d’un genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boyer H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéréotypage, stéréotypes : fonctionnements ordinaires et mises en scène Perspectives interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, L’Harmattan, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique de la chanson contestataire noire américaine, entre preaching et double entente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marillaux P. &amp; Gauthier R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhétorique des discours politiques, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CALS/CPST, pp.183-193, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de l'émotion chez Galilée, docere et movere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plantin Ch., Doury M. &amp; Traverso V. (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions dans les interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL-ARCI, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de l'émotion chez Galilée, docere et movere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plantin Ch.; Doury M.; Traverso V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions dans les interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL-ARCI, 23 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4073,446 +4333,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sportivisation française au prisme de la presse quotidienne nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Numapresse-Media 19- Presse ancienne et moderne à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tennis et écrans multiples : logique et esthétique de la fragmentation »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectacles sportifs, dispositifs d’écritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy-Editions universitaires de Lorraine, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444240v1</w:t>
-              </w:r>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">hal-04444138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4530,51 +4530,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Broadcasting »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Sport Management (2nd edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,64 +4599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4681,51 +4681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Broadcasting »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Sport Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4750,51 +4750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4819,51 +4819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicité (lexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132 | 2023, 2023, Mots, les langages du politique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5037,77 +5037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des discours dans les récits complotistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5132,64 +5132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et ses maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5223,51 +5223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le storytelling, entre construction et atomisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camille-Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5318,77 +5318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanter le collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Genton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124 | 2020, Dossier : pp 9- 126, 2020, Mots, les langages du politique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5422,100 +5422,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la racine à l’extrémisme : discours des radicalités politiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915797v1</w:t>
@@ -5526,64 +5526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">119, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5601,51 +5601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Identité éditoriale, Identités sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5683,51 +5683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité éditoriale, identités sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5774,51 +5774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restons groupés ! La construction discursive des relations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5878,64 +5878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de la crise économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Canu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5969,51 +5969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normet et usages de la langue en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6060,64 +6060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleurs politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6164,64 +6164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiatisation du spectacle sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6249,200 +6249,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sports et médias,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (72), 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiquement sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.73⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04466123v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04466104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6460,90 +6460,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InstaGrimp - La fabrique des champion.e.s à l’ère du numérique : ressources et obstacles à la progression dans la carrière sportive de haut niveau en escalade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bourneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Longin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse 3 Paul Sabatier, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6581,51 +6581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d’un corpus hétérogène : la page Facebook de soutien au &amp;quot;bijoutier de Nice&amp;quot; (septembre 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6695,51 +6695,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Regards SIC, Alain Chante; Gérard Régimbeau, 978-2-36781-290-8</w:t>
             </w:r>
           </w:p>
@@ -6766,51 +6766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugby, médias et transmission des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6931,51 +6931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2705A352"/>
+    <w:nsid w:val="F0D5B13A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7162,51 +7162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4558-484X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059536845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u99q" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04981376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Longin Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v10.n2.2021.437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Geslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.883" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30.51093" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/12.2.99" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V45P9GLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratts Tyler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17683" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne R&#233;mi-Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33194" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meltz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03962289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plassart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25532" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22885" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21658" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.73" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4558-484X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059536845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04981376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Longin Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8563" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v10.n2.2021.437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Geslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1803" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30.51093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.1011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/12.2.99" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V45P9GLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u99q" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne R&#233;mi-Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33194" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratts Tyler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17683" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053915" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meltz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03962289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plassart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25532" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22885" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21658" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.73" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>