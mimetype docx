--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -147,4372 +147,4372 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terme classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circonscription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slogans de mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base. Une comparaison franco-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement. Entre courant et parti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaines sportives : la dure loi du direct en temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire sportif est-il la voix du terrain ? (Mondes Sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le commentaire sportif est-il la voix du terrain ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises économiques, discours et brouhaha (Mondes Sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u99q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du loisir à la professionnalisation : l’évolution du travail numérique des grimpeurs et grimpeuses de haut niveau sur Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bourneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Longin Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre la diplomatie sportive en récits : le storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias, du corpus à l’objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/praxematique.8563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circularités complotistes : lecture interdiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 130, pp.9-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.30317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu des matches de football dans la presse généraliste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.184 - 197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25200/slj.v10.n2.2021.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours des radicalités politiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 123, pp.19-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02916200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hymne ou l’identité partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Genton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.9 - 23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.27007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du parti de la panthère noire aux panthères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, pp.127-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.25303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l’écologie, 25 ans après. Circulation des discours et des notions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les mots de l'écologie, 119, pp.9-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.24186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02062568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE FORUM DE DISCUSSION DE FRANCE 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordre des discours de la crise économique : un agencement hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport in Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/inmedia.883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture sportive et culture télévisuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike Lee et la seconde Blaxploitation. Parabole ou naturalisme : deux stratégies testimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99, pp.29-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.20687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Don’t call me Nigger, Whitey »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vol. 28/2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.1803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNCC ou snick ? Les enjeux sociaux d’un acronyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.20003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des publics sportifs et de leur médiatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/rec.v30i30.51093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugby, médias et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84, pp.35-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA REVUE LEXIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Lexicography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (2), pp.99-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ijl/12.2.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...710 lines deleted...]
-                <w:t xml:space="preserve">Roland Canu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lost in the supermarket. Récit d’une autoformation en analyse du discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’héritage des savoirs à leur transmission en sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-35935-433-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Behind the Story: The Storytelling Scheme and System of the Sports Media Complex »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...40 lines deleted...]
-                <w:t xml:space="preserve">hal-04917140v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedersen P. M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook of Sport Communication, (2nd edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hard law of live: A case study on French sports channels during COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratts Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedersen P. M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on Sport and COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 10, Edward Elgar, pp.113-124, 2022, 9781802207569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Malcolm X, the awaken negro »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guérin C., Leblanc J.-M., Soulez G., Pia J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethos de rupture. De Diogène à Donald Trump</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne-Nouvelle, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Raq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et cinéma : la culture visuelle en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang US, 2021, 9781433176272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b17683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des milieux et des hommes. Un traitement comparé d’une chronique judiciaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alén Garabato C., Djordjevic Léonard K., Gardies P., Kis-Marck A. &amp; Lochard G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres en sciences du langage et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotisation de la scène d’émeute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la banlieue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-245, 2015, 9782875742643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Derèze G. &amp; Diana J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journalisme sportif Méthodes d'analyse des productions médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broadcasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Sports Management and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.64-65, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Couderc, figure tutélaire et fondatrice du rugby télévisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eveno P. &amp; Maréchal D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture audiovisuelle des années 1960-1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan -INA, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaires et reformulations : les places discursives des journalistes et des consultants lors de retransmissions télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Schuwer; Marie-Claude Le Bot; Élisabeth Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pragmatique de la reformulation. Types de discours - Interactions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.105-126, 2008, Collection Rivages Linguistique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01149900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité collective et ethos de l’orateur dans la chanson afro-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boix C. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Argumentation, manipulation, persuasion – Ressources linguistiques et stratégies discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, p. 249-274., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La verticalité dans la chanson protestataire nord américaine : la communauté noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bacot P., Rémi-Giraud S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de l’espace pour dire la conflictualité sociale, Bacot P., Rémi-Giraud S. (dir.), Paris : L’Harmattan, 2007, p. 103-116.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, p. 103-116., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Parler rugby »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillain J.-Y. &amp; Porte P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Planète est rugby. Regards croisés sur l'Ovalie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica-Musée du sport, 2007, 2758800527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypage et éthos dans le commentaire sportif : construction et évolution d’un genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boyer H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéréotypage, stéréotypes : fonctionnements ordinaires et mises en scène Perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L’Harmattan, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rhétorique de la chanson contestataire noire américaine, entre preaching et double entente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marillaux P. &amp; Gauthier R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique des discours politiques, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CALS/CPST, pp.183-193, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces de l'émotion chez Galilée, docere et movere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plantin Ch., Doury M. &amp; Traverso V. (éds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions dans les interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL-ARCI, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces de l'émotion chez Galilée, docere et movere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plantin Ch.; Doury M.; Traverso V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions dans les interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL-ARCI, 23 p., 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sportivisation française au prisme de la presse quotidienne nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Numapresse-Media 19- Presse ancienne et moderne à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tennis et écrans multiples : logique et esthétique de la fragmentation »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacles sportifs, dispositifs d’écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy-Editions universitaires de Lorraine, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politique n'existe que par le langage&amp;quot; [Entretien avec Paul Bacot réalisé par Sylvianne Rémi-Giraud et Valérie Bonnet]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Rémi-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.181-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.33194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04594730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport et la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la langue des Romains à celle des savants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue de la Louve – Le latin, itinérance d’une langue de l’Empire romain à l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444138v1</w:t>
-              </w:r>
-[...1598 lines deleted...]
-                <w:t xml:space="preserve">hal-04444240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4530,51 +4530,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Broadcasting »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Sport Management (2nd edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,64 +4599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4681,51 +4681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Broadcasting »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Sport Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4750,51 +4750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4819,51 +4819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicité (lexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Meltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132 | 2023, 2023, Mots, les langages du politique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5037,77 +5037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des discours dans les récits complotistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5132,64 +5132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et ses maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5223,51 +5223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le storytelling, entre construction et atomisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camille-Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5318,77 +5318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanter le collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Genton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124 | 2020, Dossier : pp 9- 126, 2020, Mots, les langages du politique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5422,100 +5422,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la racine à l’extrémisme : discours des radicalités politiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fracchiolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.26527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915797v1</w:t>
@@ -5526,64 +5526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Geslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">119, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5601,51 +5601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Identité éditoriale, Identités sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5683,51 +5683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité éditoriale, identités sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5774,51 +5774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restons groupés ! La construction discursive des relations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5878,64 +5878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de la crise économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Canu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 115, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5969,51 +5969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normet et usages de la langue en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6060,64 +6060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleurs politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6164,64 +6164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiatisation du spectacle sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6255,64 +6255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports et médias,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (72), 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6337,64 +6337,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiquement sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6460,90 +6460,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InstaGrimp - La fabrique des champion.e.s à l’ère du numérique : ressources et obstacles à la progression dans la carrière sportive de haut niveau en escalade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bourneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Longin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse 3 Paul Sabatier, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6581,51 +6581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d’un corpus hétérogène : la page Facebook de soutien au &amp;quot;bijoutier de Nice&amp;quot; (septembre 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6695,51 +6695,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Regards SIC, Alain Chante; Gérard Régimbeau, 978-2-36781-290-8</w:t>
             </w:r>
           </w:p>
@@ -6766,51 +6766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugby, médias et transmission des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6931,51 +6931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0D5B13A"/>
+    <w:nsid w:val="164ABBA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7162,51 +7162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4558-484X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059536845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04981376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Longin Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8563" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v10.n2.2021.437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Geslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1803" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30.51093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.1011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/12.2.99" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V45P9GLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u99q" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne R&#233;mi-Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33194" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratts Tyler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17683" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053915" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meltz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03962289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plassart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25532" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22885" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21658" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.73" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4558-484X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059536845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u99q" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04981376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Longin Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30317" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/slj.v10.n2.2021.437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fracchiolla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03647431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Geslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.883" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04122857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1803" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30.51093" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/12.2.99" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V45P9GLR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratts Tyler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17683" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03694429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03674124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne R&#233;mi-Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33194" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meltz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.31726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03962289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.28208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.18809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plassart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25532" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22885" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21658" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v30i30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.73" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>