--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1538,2007 +1538,2007 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les conséquences de l’élévation du niveau de l’océan en droit de la mer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Océan et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR AMURE, Apr 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05291000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Addressing Challenges of Sea Level Rise: From National Interests to Common Concern of Humankind »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Order in the Global Era: National Interest vs. Common Good of Humanity (In memory of Arvid Pardo and Elisabeth Mann Borgese)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Progress Organization (dir.: Hans Köchler), Sep 2025, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05290994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, UMR AMURE, Apr 2025, Brest, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et modération d’une table-ronde autour de l'ouvrage du Professeur Jean-Marc Sorel (auteur invité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les lectures du monde. La sphère juridique internationale dans la littérature (Mare &amp; Martin, 2023)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social - UMR CNRS 6297, Mar 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social - UMR CNRS 6297, Mar 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montée des eaux : entre imaginaire et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit Blanche des Chercheurs, édition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Feb 2024, Nantes, Stereolux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Montée des eaux : entre imaginaire et réalité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande d’avis consultatif portée devant le Tribunal international du droit de la mer par la COSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Feb 2024, Nantes, Stereolux, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et Changements climatiques, Questions d’actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Université Jean Moulin Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion de lien substantiel (entre le navire et l’État du pavillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pavillons de navire : entre flexibilité et complaisance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Devaux, Oct 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives from the International Tribunal for the Law of the Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">States’ human rights obligations in the context of climate change, Future Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French-Japanese Seminar (Law and Social Change Laboratory DCS (UMR CNRS 6297) - Chuo Law School), Sep 2024, Nantes University, Faculty of Law and Political Science, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04794545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La demande d’avis consultatif portée devant le Tribunal international du droit de la mer par la COSIS</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éolien flottant et le droit international de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit face à l’éolien flottant en mer : à la recherche d’un cadre juridique adapté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Devaux, Nov 2023, Halle 6 Ouest, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de la Table ronde: « La vague sous l’angle des techniques juridiques de protection »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur Les vagues : réflexions juridiques sur la gestion d’une « ressource » singulière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Bodin - Université d'Angers, Centre de recherche Versailles Saint-Quentin Institutions Publiques, avec le soutien de la Société Française pour le Droit de l'Environnement, Jun 2024, Les Sables d’Olonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutante lors de la Conférence de Peter Pedak (directeur du lycée français de Tallinn, ancien diplomate et conseiller juridique au ministère des Affaires étrangères estonien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’Estonie et l’Europe en 2022 : à la guerre comme à la guerre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et animation d’une conférence-débat autour du film réalisé par Géraldine Giraudeau (Professeure à l’Université Paris-Saclay, invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Nations of water. Droit et migrations climatiques dans le Pacifique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet utile et l’interprétation en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’effet utile : Méthode d’interprétation ou outil d’émancipation du juge ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Sep 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elévation du niveau de la mer et droit international. De l’adaptation à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDMO, Jun 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de la submersion sur les droits des États côtiers dans les espaces maritimes adjacents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études interdisciplinaires du GIS d’Histoire &amp; Sciences de la mer : Le rapport à la submersion des sociétés littorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS d’Histoire &amp; Sciences de la mer, May 2021, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea Level Rise and the Law of the Sea : How to Protect the Sovereign Rights of Coastal States in their Maritime Areas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roundtable on the Law of the Sea and Ocean Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Kobe University (3 march 2020) and Tokyo University of Marine and Technology (5 march 2020), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine environment protection of offshore wind power development (Moderator's comment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Ocean Law and Policy, Policy, Law, Economy and Risks of Offshore Wind Power Energy, College of Ocean Law and Policy, National Taiwan Ocean University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Keelung, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétation de l’article 121 de la Convention des Nations Unies sur le droit de la mer par la Cour internationale de Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tribunaux internationaux et l’interprétation de la Convention des Nations Unies sur le droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale du Droit de la Mer, Nov 2016, Benevento (Università degli Studi del Sannio), Italie. pp.59-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10773-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contentieux de délimitation maritime devant les juridictions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Histoire Navale, Limites et frontières en mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brest (Ecole navale), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui la mer appartient-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mer XXL, L’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, NANTES (Parc des expositions de la Beaujoire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique international de la lutte contre le terrorisme maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur Le Terrorisme maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de sécurité maritime interrégional (ISMI), Dec 2017, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats et le Tribunal international du droit de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les 20 ans du Tribunal international du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Le Floch, Jun 2016, Rennes (Faculté de Droit et de science politique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La sûreté du transport en mer : les gardes armés à bord »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La piraterie : de la mer au cyberespace (Journées scientifiques de l’Université de Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes (Cité des Congrès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences juridictionnelles de l’Etat côtier en cas de pollution par les navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erika, Prestige et demain – prévention et traitement des pollutions marines (Journées scientifiques de l’Université de Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2013, Nantes (Cité des Congrès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’adhésion de l’Union européenne aux instruments internationaux de protection des droits de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur Le droit des relations extérieures de l’Union européenne après le traité de Lisbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, NANTES (Faculté de droit et des sciences politiques), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The International Tribunal for the Law of the Sea. An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Portland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée en vigueur du Protocole n° 14 à la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'actualité du droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, NANTES (Faculté de droit et des sciences politiques), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prompt Release of Vessels and Crews in the International Tribunal for the Law of the Sea’s practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceans Law Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ch. Norchi, Oct 2010, Portland (University of Maine, School of Law), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Current Issues in Law and Politics in France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Université Jean Moulin Lyon 3, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Portland (University of Maine, School of Law), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...1401 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480211v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02480210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle juridictionnel des résolutions du Conseil de sécurité : vers un constitutionnalisme international ?</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794531v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Blay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10773-4_4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Vidas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freestone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fornal&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Aks&#252;nger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/elevation-du-niveau-de-la-mer-et-droit-international/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abegon Novella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bereni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233;-Eveno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01797581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794531v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Blay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10773-4_4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Vidas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freestone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fornal&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Aks&#252;nger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/elevation-du-niveau-de-la-mer-et-droit-international/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abegon Novella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bereni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233;-Eveno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01797581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>