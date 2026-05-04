--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -66,1461 +66,316 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
-[...1143 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conférence sur l’Océan à Nice : le Traité sur la haute mer, “c’est gagné”, vraiment ? », Blog du Club des juristes, 11 juin 2025 [en ligne : https://www.leclubdesjuristes.com/]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05291002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la biodiversité marine en Haute mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fin des négociations “BBNJ” à l’ONU : enfin un traité pour protéger la biodiversité marine en haute mer ! », Blog du Club des juristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’arrêt de la chambre spéciale du TIDM dans l’affaire du différend relatif à la délimitation de la frontière maritime entre le Ghana et la Côte d’Ivoire</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrêt de la chambre spéciale du TIDM dans l’affaire du différent relatif à la délimitation de la frontière maritime entre le Ghana et la Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1530,2084 +385,3229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Addressing Challenges of Sea Level Rise: From National Interests to Common Concern of Humankind »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Order in the Global Era: National Interest vs. Common Good of Humanity (In memory of Arvid Pardo and Elisabeth Mann Borgese)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Progress Organization (dir.: Hans Köchler), Sep 2025, Valetta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05290994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les conséquences de l’élévation du niveau de l’océan en droit de la mer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Océan et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR AMURE, Apr 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05291000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives from the International Tribunal for the Law of the Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">States’ human rights obligations in the context of climate change, Future Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French-Japanese Seminar (Law and Social Change Laboratory DCS (UMR CNRS 6297) - Chuo Law School), Sep 2024, Nantes University, Faculty of Law and Political Science, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande d’avis consultatif portée devant le Tribunal international du droit de la mer par la COSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et Changements climatiques, Questions d’actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Université Jean Moulin Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion de lien substantiel (entre le navire et l’État du pavillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pavillons de navire : entre flexibilité et complaisance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Devaux, Oct 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éolien flottant et le droit international de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit face à l’éolien flottant en mer : à la recherche d’un cadre juridique adapté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Devaux, Nov 2023, Halle 6 Ouest, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de la Table ronde: « La vague sous l’angle des techniques juridiques de protection »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur Les vagues : réflexions juridiques sur la gestion d’une « ressource » singulière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Bodin - Université d'Angers, Centre de recherche Versailles Saint-Quentin Institutions Publiques, avec le soutien de la Société Française pour le Droit de l'Environnement, Jun 2024, Les Sables d’Olonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et modération d’une table-ronde autour de l'ouvrage du Professeur Jean-Marc Sorel (auteur invité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les lectures du monde. La sphère juridique internationale dans la littérature (Mare &amp; Martin, 2023)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social - UMR CNRS 6297, Mar 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montée des eaux : entre imaginaire et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit Blanche des Chercheurs, édition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Feb 2024, Nantes, Stereolux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et animation d’une conférence-débat autour du film réalisé par Géraldine Giraudeau (Professeure à l’Université Paris-Saclay, invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Nations of water. Droit et migrations climatiques dans le Pacifique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutante lors de la Conférence de Peter Pedak (directeur du lycée français de Tallinn, ancien diplomate et conseiller juridique au ministère des Affaires étrangères estonien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’Estonie et l’Europe en 2022 : à la guerre comme à la guerre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elévation du niveau de la mer et droit international. De l’adaptation à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDMO, Jun 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de la submersion sur les droits des États côtiers dans les espaces maritimes adjacents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études interdisciplinaires du GIS d’Histoire &amp; Sciences de la mer : Le rapport à la submersion des sociétés littorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS d’Histoire &amp; Sciences de la mer, May 2021, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet utile et l’interprétation en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’effet utile : Méthode d’interprétation ou outil d’émancipation du juge ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Sep 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea Level Rise and the Law of the Sea : How to Protect the Sovereign Rights of Coastal States in their Maritime Areas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roundtable on the Law of the Sea and Ocean Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Kobe University (3 march 2020) and Tokyo University of Marine and Technology (5 march 2020), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les conséquences de l’élévation du niveau de l’océan en droit de la mer »</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, UMR AMURE, Apr 2025, Brest, France</w:t>
+                <w:t xml:space="preserve">Marine environment protection of offshore wind power development (Moderator's comment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Ocean Law and Policy, Policy, Law, Economy and Risks of Offshore Wind Power Energy, College of Ocean Law and Policy, National Taiwan Ocean University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Keelung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05291000v1</w:t>
+                <w:t xml:space="preserve">hal-03133883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Addressing Challenges of Sea Level Rise: From National Interests to Common Concern of Humankind »</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’interprétation de l’article 121 de la Convention des Nations Unies sur le droit de la mer par la Cour internationale de Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tribunaux internationaux et l’interprétation de la Convention des Nations Unies sur le droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale du Droit de la Mer, Nov 2016, Benevento (Università degli Studi del Sannio), Italie. pp.59-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10773-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05290994v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social - UMR CNRS 6297, Mar 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+                <w:t xml:space="preserve">hal-02480198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contentieux de délimitation maritime devant les juridictions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Histoire Navale, Limites et frontières en mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brest (Ecole navale), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Montée des eaux : entre imaginaire et réalité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui la mer appartient-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mer XXL, L’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, NANTES (Parc des expositions de la Beaujoire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique international de la lutte contre le terrorisme maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur Le Terrorisme maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de sécurité maritime interrégional (ISMI), Dec 2017, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États et le Tribunal international du droit de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les 20 ans du Tribunal international du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Le Floch, Jun 2016, Rennes (Faculté de Droit et de science politique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La sûreté du transport en mer : les gardes armés à bord »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La piraterie : de la mer au cyberespace (Journées scientifiques de l’Université de Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes (Cité des Congrès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences juridictionnelles de l’Etat côtier en cas de pollution par les navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erika, Prestige et demain – prévention et traitement des pollutions marines (Journées scientifiques de l’Université de Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2013, Nantes (Cité des Congrès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’adhésion de l’Union européenne aux instruments internationaux de protection des droits de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur Le droit des relations extérieures de l’Union européenne après le traité de Lisbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, NANTES (Faculté de droit et des sciences politiques), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Current Issues in Law and Politics in France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Feb 2024, Nantes, Stereolux, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Portland (University of Maine, School of Law), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Université Jean Moulin Lyon 3, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prompt Release of Vessels and Crews in the International Tribunal for the Law of the Sea’s practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceans Law Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ch. Norchi, Oct 2010, Portland (University of Maine, School of Law), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Devaux, Oct 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée en vigueur du Protocole n° 14 à la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'actualité du droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, NANTES (Faculté de droit et des sciences politiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, French-Japanese Seminar (Law and Social Change Laboratory DCS (UMR CNRS 6297) - Chuo Law School), Sep 2024, Nantes University, Faculty of Law and Political Science, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The International Tribunal for the Law of the Sea. An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel des résolutions du Conseil de sécurité : vers un constitutionnalisme international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence biennale de la Société européenne de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris (la Sorbonne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Différend relatif à la délimitation de la frontière maritime entre Maurice et les Maldives dans l’océan Indien (Maurice/Maldives) – Arrêt sur le fond rendu par la chambre spéciale du TIDM »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2023, pp.329-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Interpretative Rules »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Max Planck Encyclopedia of International Procedural Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [accessible en ligne: https://opil.ouplaw.com/display/10.1093/law-mpeipro/e1759.013.1759/law-mpeipro-e1759]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05380538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éolien flottant et le droit international de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit face à l’éolien flottant en mer : à la recherche d’un cadre juridique adapté</w:t>
-[...588 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.525-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02480198v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretative Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Max Planck Encyclopedia of International Procedural Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contentieux de délimitation maritime devant les juridictions internationales</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Les répercussions de l’élévation du niveau des mers sur les relations internationales. Défis juridiques et impacts géopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. XXIII, pp. 721-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2022.01.0721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480190v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02480188v1</w:t>
+                <w:t xml:space="preserve">hal-03588915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre juridique international de la lutte contre le terrorisme maritime</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Les impacts de l’élévation du niveau de la mer sur les limites maritimes : du flou juridique aux éclairages de la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, tome XXIV (2019), pp.59-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480195v1</w:t>
+                <w:t xml:space="preserve">hal-03133884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Etats et le Tribunal international du droit de la mer</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Des gardes armés à bord des navires : enjeux et cadre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tome XXXVI, pp.477-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480200v1</w:t>
+                <w:t xml:space="preserve">halshs-02478816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La sûreté du transport en mer : les gardes armés à bord »</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Les mesures conservatoires dans l’affaire du différend relatif à la délimitation de la frontière maritime entre le Ghana et la Côte d’Ivoire. TIDM (chambre spéciale), ordonnance du 25 avril 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.699-724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480201v1</w:t>
+                <w:t xml:space="preserve">halshs-02478820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences juridictionnelles de l’Etat côtier en cas de pollution par les navires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erika, Prestige et demain – prévention et traitement des pollutions marines (Journées scientifiques de l’Université de Nantes)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tome XXXII, pp.293-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480205v1</w:t>
+                <w:t xml:space="preserve">halshs-02478829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’adhésion de l’Union européenne aux instruments internationaux de protection des droits de l’homme »</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">L’Affaire Erika. Quelques réflexions autour de la compétence pénale des juridictions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neptunus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480206v1</w:t>
+                <w:t xml:space="preserve">halshs-02478835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The International Tribunal for the Law of the Sea. An overview</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">La nouvelle législation française relative à la lutte contre la piraterie maritime. Une adaptation contrastée au droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tome XXIX, pp.193-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480209v1</w:t>
+                <w:t xml:space="preserve">halshs-02478839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entrée en vigueur du Protocole n° 14 à la Convention européenne des droits de l'homme</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">« L'entrée en vigueur du Protocole n° 14 amendant le système de contrôle de la Convention européenne des droits de l'homme. Une réforme déjà dépassée ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 143, pp. 18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480212v1</w:t>
+                <w:t xml:space="preserve">halshs-02478842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prompt Release of Vessels and Crews in the International Tribunal for the Law of the Sea’s practice</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">« La Charte de l’environnement ne donne pas en soi intérêt pour agir », note de jurisprudence sur l’ordonnance du Tribunal administratif d’Amiens du 8 décembre 2005 (référé-suspension), Monsieur et Madame Vincent Nowacki, req. n° 0503011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 19, pp. 1053-1057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480210v1</w:t>
+                <w:t xml:space="preserve">halshs-02478864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Current Issues in Law and Politics in France »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Cour européenne des droits de l’homme, la France et le commissaire du gouvernement. (Réflexions autour de la question de l’exécution des arrêts de la CEDH relatifs à la présence du commissaire du gouvernement au délibéré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 169, pp. 3-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-02480211v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel des résolutions du Conseil de sécurité : vers un constitutionnalisme international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.827-860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle juridictionnel des résolutions du Conseil de sécurité : vers un constitutionnalisme international ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">L’attitude récente du Conseil d’Etat à l’égard du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.191-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480214v1</w:t>
+                <w:t xml:space="preserve">halshs-02478570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4083,224 +4083,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des exigences environnementales dans l'interprétation juridictionnelle du droit de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Chaumette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transforming the Ocean Law by Requirement of the Marine Environment Conservation - Le Droit de l’Océan transformé par l’exigence de conservation de l’environnement marin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marcial Pons, 2019, 978-84-9123-635-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’interprétation de l’article 121 de la Convention des Nations Unies sur le droit de la mer par la Cour internationale de Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Del Vecchio; R. Virzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpretations of the United Nations Convention on the Law of the Sea by International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.59-77, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Etats et le Tribunal international du droit de la mer »</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                <w:t xml:space="preserve">Les Etats et le Tribunal international du droit de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Le Floch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vingt ans du Tribunal international du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.61-83, 2018, Colloque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5342,51 +5346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794531v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Blay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10773-4_4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Vidas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freestone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fornal&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Aks&#252;nger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/elevation-du-niveau-de-la-mer-et-droit-international/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abegon Novella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bereni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233;-Eveno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01797581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124876v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Blay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10773-4_4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0721" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Vidas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freestone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fornal&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Aks&#252;nger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/elevation-du-niveau-de-la-mer-et-droit-international/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abegon Novella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bereni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233;-Eveno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01797581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>