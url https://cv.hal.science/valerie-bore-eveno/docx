--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -66,316 +66,1461 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Interpretative Rules »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Max Planck Encyclopedia of International Procedural Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [accessible en ligne: https://opil.ouplaw.com/display/10.1093/law-mpeipro/e1759.013.1759/law-mpeipro-e1759]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05380538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Différend relatif à la délimitation de la frontière maritime entre Maurice et les Maldives dans l’océan Indien (Maurice/Maldives) – Arrêt sur le fond rendu par la chambre spéciale du TIDM »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2023, pp.329-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éolien flottant et le droit international de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.525-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretative Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Max Planck Encyclopedia of International Procedural Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les répercussions de l’élévation du niveau des mers sur les relations internationales. Défis juridiques et impacts géopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. XXIII, pp. 721-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2022.01.0721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts de l’élévation du niveau de la mer sur les limites maritimes : du flou juridique aux éclairages de la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, tome XXIV (2019), pp.59-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des gardes armés à bord des navires : enjeux et cadre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tome XXXVI, pp.477-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures conservatoires dans l’affaire du différend relatif à la délimitation de la frontière maritime entre le Ghana et la Côte d’Ivoire. TIDM (chambre spéciale), ordonnance du 25 avril 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.699-724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences juridictionnelles de l’Etat côtier en cas de pollution par les navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tome XXXII, pp.293-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Affaire Erika. Quelques réflexions autour de la compétence pénale des juridictions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neptunus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle législation française relative à la lutte contre la piraterie maritime. Une adaptation contrastée au droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tome XXIX, pp.193-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'entrée en vigueur du Protocole n° 14 amendant le système de contrôle de la Convention européenne des droits de l'homme. Une réforme déjà dépassée ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 143, pp. 18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Charte de l’environnement ne donne pas en soi intérêt pour agir », note de jurisprudence sur l’ordonnance du Tribunal administratif d’Amiens du 8 décembre 2005 (référé-suspension), Monsieur et Madame Vincent Nowacki, req. n° 0503011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 19, pp. 1053-1057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour européenne des droits de l’homme, la France et le commissaire du gouvernement. (Réflexions autour de la question de l’exécution des arrêts de la CEDH relatifs à la présence du commissaire du gouvernement au délibéré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 169, pp. 3-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel des résolutions du Conseil de sécurité : vers un constitutionnalisme international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.827-860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attitude récente du Conseil d’Etat à l’égard du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.191-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conférence sur l’Océan à Nice : le Traité sur la haute mer, “c’est gagné”, vraiment ? », Blog du Club des juristes, 11 juin 2025 [en ligne : https://www.leclubdesjuristes.com/]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05291002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la biodiversité marine en Haute mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fin des négociations “BBNJ” à l’ONU : enfin un traité pour protéger la biodiversité marine en haute mer ! », Blog du Club des juristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arrêt de la chambre spéciale du TIDM dans l’affaire du différent relatif à la délimitation de la frontière maritime entre le Ghana et la Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -385,3229 +1530,2084 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Addressing Challenges of Sea Level Rise: From National Interests to Common Concern of Humankind »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Order in the Global Era: National Interest vs. Common Good of Humanity (In memory of Arvid Pardo and Elisabeth Mann Borgese)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Progress Organization (dir.: Hans Köchler), Sep 2025, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05290994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les conséquences de l’élévation du niveau de l’océan en droit de la mer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Océan et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR AMURE, Apr 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05291000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et modération d’une table-ronde autour de l'ouvrage du Professeur Jean-Marc Sorel (auteur invité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les lectures du monde. La sphère juridique internationale dans la littérature (Mare &amp; Martin, 2023)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social - UMR CNRS 6297, Mar 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montée des eaux : entre imaginaire et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit Blanche des Chercheurs, édition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Feb 2024, Nantes, Stereolux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives from the International Tribunal for the Law of the Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">States’ human rights obligations in the context of climate change, Future Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French-Japanese Seminar (Law and Social Change Laboratory DCS (UMR CNRS 6297) - Chuo Law School), Sep 2024, Nantes University, Faculty of Law and Political Science, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04794545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion de lien substantiel (entre le navire et l’État du pavillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pavillons de navire : entre flexibilité et complaisance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Devaux, Oct 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La demande d’avis consultatif portée devant le Tribunal international du droit de la mer par la COSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mer et Changements climatiques, Questions d’actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Université Jean Moulin Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04794560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Devaux, Oct 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éolien flottant et le droit international de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit face à l’éolien flottant en mer : à la recherche d’un cadre juridique adapté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Devaux, Nov 2023, Halle 6 Ouest, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Devaux, Nov 2023, Halle 6 Ouest, Nantes, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de la Table ronde: « La vague sous l’angle des techniques juridiques de protection »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur Les vagues : réflexions juridiques sur la gestion d’une « ressource » singulière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Bodin - Université d'Angers, Centre de recherche Versailles Saint-Quentin Institutions Publiques, avec le soutien de la Société Française pour le Droit de l'Environnement, Jun 2024, Les Sables d’Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jean Bodin - Université d'Angers, Centre de recherche Versailles Saint-Quentin Institutions Publiques, avec le soutien de la Société Française pour le Droit de l'Environnement, Jun 2024, Les Sables d’Olonne, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutante lors de la Conférence de Peter Pedak (directeur du lycée français de Tallinn, ancien diplomate et conseiller juridique au ministère des Affaires étrangères estonien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’Estonie et l’Europe en 2022 : à la guerre comme à la guerre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Droit et Changement Social - UMR CNRS 6297, Mar 2024, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et animation d’une conférence-débat autour du film réalisé par Géraldine Giraudeau (Professeure à l’Université Paris-Saclay, invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Nations of water. Droit et migrations climatiques dans le Pacifique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montée des eaux : entre imaginaire et réalité</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet utile et l’interprétation en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’effet utile : Méthode d’interprétation ou outil d’émancipation du juge ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Sep 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de la submersion sur les droits des États côtiers dans les espaces maritimes adjacents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études interdisciplinaires du GIS d’Histoire &amp; Sciences de la mer : Le rapport à la submersion des sociétés littorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS d’Histoire &amp; Sciences de la mer, May 2021, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elévation du niveau de la mer et droit international. De l’adaptation à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDMO, Jun 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea Level Rise and the Law of the Sea : How to Protect the Sovereign Rights of Coastal States in their Maritime Areas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roundtable on the Law of the Sea and Ocean Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Kobe University (3 march 2020) and Tokyo University of Marine and Technology (5 march 2020), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine environment protection of offshore wind power development (Moderator's comment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Ocean Law and Policy, Policy, Law, Economy and Risks of Offshore Wind Power Energy, College of Ocean Law and Policy, National Taiwan Ocean University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Keelung, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétation de l’article 121 de la Convention des Nations Unies sur le droit de la mer par la Cour internationale de Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tribunaux internationaux et l’interprétation de la Convention des Nations Unies sur le droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale du Droit de la Mer, Nov 2016, Benevento (Università degli Studi del Sannio), Italie. pp.59-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10773-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contentieux de délimitation maritime devant les juridictions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Histoire Navale, Limites et frontières en mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brest (Ecole navale), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui la mer appartient-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mer XXL, L’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, NANTES (Parc des expositions de la Beaujoire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique international de la lutte contre le terrorisme maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur Le Terrorisme maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de sécurité maritime interrégional (ISMI), Dec 2017, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États et le Tribunal international du droit de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Les 20 ans du Tribunal international du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Le Floch, Jun 2016, Rennes (Faculté de Droit et de science politique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La sûreté du transport en mer : les gardes armés à bord »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La piraterie : de la mer au cyberespace (Journées scientifiques de l’Université de Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes (Cité des Congrès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences juridictionnelles de l’Etat côtier en cas de pollution par les navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erika, Prestige et demain – prévention et traitement des pollutions marines (Journées scientifiques de l’Université de Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2013, Nantes (Cité des Congrès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’adhésion de l’Union européenne aux instruments internationaux de protection des droits de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur Le droit des relations extérieures de l’Union européenne après le traité de Lisbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, NANTES (Faculté de droit et des sciences politiques), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The International Tribunal for the Law of the Sea. An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Portland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Current Issues in Law and Politics in France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Feb 2024, Nantes, Stereolux, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Portland (University of Maine, School of Law), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prompt Release of Vessels and Crews in the International Tribunal for the Law of the Sea’s practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceans Law Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ch. Norchi, Oct 2010, Portland (University of Maine, School of Law), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Faculté de droit et des sciences politiques de Nantes Université, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrée en vigueur du Protocole n° 14 à la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'actualité du droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, NANTES (Faculté de droit et des sciences politiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CDMO, Jun 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel des résolutions du Conseil de sécurité : vers un constitutionnalisme international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence biennale de la Société européenne de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris (la Sorbonne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...1194 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480214v1</w:t>
-              </w:r>
-[...1143 lines deleted...]
-                <w:t xml:space="preserve">halshs-02478570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4083,173 +4083,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’interprétation de l’article 121 de la Convention des Nations Unies sur le droit de la mer par la Cour internationale de Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Del Vecchio; R. Virzo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpretations of the United Nations Convention on the Law of the Sea by International Courts and Tribunals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.59-77, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des exigences environnementales dans l'interprétation juridictionnelle du droit de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Chaumette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transforming the Ocean Law by Requirement of the Marine Environment Conservation - Le Droit de l’Océan transformé par l’exigence de conservation de l’environnement marin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcial Pons, 2019, 978-84-9123-635-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396125v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02478713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Etats et le Tribunal international du droit de la mer</w:t>
               </w:r>
@@ -5346,51 +5346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124876v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Blay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10773-4_4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0721" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Vidas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freestone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fornal&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Aks&#252;nger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/elevation-du-niveau-de-la-mer-et-droit-international/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abegon Novella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bereni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233;-Eveno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01797581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794531v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ricard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Blay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10773-4_4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Vidas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freestone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fornal&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selman Aks&#252;nger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/elevation-du-niveau-de-la-mer-et-droit-international/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Abegon Novella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bereni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233;-Eveno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01797581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>