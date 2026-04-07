--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie BOUCHART </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Santé PubliqueResponsable Unité Qualité du littoralResponsable Cellule développement ChimiePôle RECHERCHE  DEVELOPPEMENT & INNOVATIONLABÉOChercheure associée Equipe « ANTICIPE » (INSERM/U1086)Centre François Baclesse - Université de CAEN Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8160-5356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spontaneous apple fermentations to Calvados: Insights into its aromatic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111507. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.wxad045. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the general French population to herbicides, pyrethroids, organophosphates, organochlorines, and carbamate pesticides in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tagne-Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Balestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.114265. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the French population to bisphenols, phthalates, parabens, glycol ethers, brominated flame retardants, and perfluorinated compounds in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amivi Oleko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of bacterial and fungal communities in cider for distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 339, pp.108987. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse comme outil d’investigation lors des mortalités massives aiguës d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mortality of mussels in northern Brittany – Evaluation of the involvement of pathogens, pathological conditions and pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.107308. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2019.107308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of five emerging pollutants, alone and in binary or ternary mixtures, towards three aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6122-6134. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9306-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening of xerophilic Aspergillus strains producing mycophenolic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Perigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational Effects of Two Antidepressants (Sertraline and Venlafaxine) on Daphnia magna Life History Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.1148 - 1155. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es504808g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (Suppl 1), pp.A42.1-A42. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acute exposures to mecoprop, mecoprop-p and their biodegradation product (2-MCP) on the larval stages of the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins in Serpula lacrymans –damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5094/APR.2014.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128-129, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the hygienic quality of forages for horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.975 - 986. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Lactobacillus collinoides and Brettanomyces/Dekkera anomala in phenolic off-flavour defects of ciders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ledauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (1-2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (3), pp.206--215. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the hygienic quality in single‐species hays and commercial forages used in equine nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides in cupped oyster, Crassostrea gigas , reared in a shellfish production area in Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (8), pp.655-664. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601230802352732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (9), pp.3479-3484. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S308-S308. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential exposure to isoproturon in open field farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal pattern of accumulation and effects of low temperatures on storage compounds in Trifolium repens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mcduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization of nitrogen reserves during regrowth of defoliated Trifolium repens L. and identification of potential vegetative storage proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (301), pp.1111-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi analytique et sanitaire des PFAS dans les eaux douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFAS et polluants émergents : quelles solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club de chromatographie du Val de Seine, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of DNA adducts formed from aldehydes as biomarkers of oxidative stress effects associated with agricultural work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure among french agricultural workers throughout the year: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lacauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lavandou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring farmers' exposure to pesticides during sowing of coated seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hellec-Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Congress on Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Marrachech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of unknown concentrations without calibration curve by modelling molecules ionisation in LC-MS through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des facteurs de modification épigénétique dans une cohorte de travailleurs agricoles Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational airborne mycotoxins exposure of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Congress on Occupational Health 2022 (ICOH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, Australia. pp.S259-S260, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.1561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of human urine by UHPLC-HRMS/MS : development of a general method and optimisation of the workflow from the sample preparation to the statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological indicators of occupational exposures and related effects in farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EDnBISE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Lyonnais de chromatographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du fumier et du compost équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adductomics: How DNA adducts can be useful tools from toxicology to exposome determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Catro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des phases mobiles d’une méthode d’analyse métabolomique UHPLC-HRMS/MS de l’urine Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie Ouest Atlantique, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de biomarqueurs d’exposition aux pesticides dans une biothèque agricole professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Enseignants de Sciences Analytiques de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mussel mass mortality in northern Brittany: Evaluation of the involvement of pathogens, pathological conditions and pollutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème édition des Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers during treatment and re-entry tasks in apple-growing: Results from the CANEPA study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH 2019 - 27th international symposium on epidemiology in occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des échantillonneurs intégratifs passifs POCIS pour la recherche de pesticides dans les eaux de rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementale par les produits phytosanitaires en arboriculture : De la compréhension des pratiques à la prévention des cancers (Projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, Environnement, Santé et Société : De l’évaluation des risques à l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements passifs et mise en application pour l’analyse des pesticides en eau de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agilent Enviro VIP Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring airborne exposure of french farmers during work related to livestock and to harvesting of various crops: the airexpa project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Triennial Congress of the International Commission on Occupational Health (ICOH), Dublin, Ireland, 29th April to 4th May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dublin, Ireland. pp.A465.1-A465, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes - Etude CANEPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préventica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes (Etude CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des écosystèmes microbiens cidricoles : quel potentiel pour l'amélioration de la qualité du cidre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des biomarqueurs d’exposition aux pesticides dans les cohortes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSEP « analyse de biomarqueurs appliqués à la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSEP, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiology of lung cancer in farming: from epidemiological findings to metrological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale du CHU de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des organismes et de la toxicité de polluants émergents seuls ou en mélange lors d’expositions aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ECO-TOX de Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alixan, Oct 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de polluants émergents seuls ou en mélange sur le développement embryo-larvaire et la métamorphose de l’huître creuse, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque du Réseau ÉcoBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH2016 - 8th International Conference on the Science of Exposure Assessment in Epidemiology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle cause de troubles hépatiques d’origine toxique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fogarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European doctoral college on environment and health EDCEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of herbicides on the Pacific oyster, Crassostrea gigas using the embryo-larval and metamorphosis assays - Forum Pegaseas -Science et gouvernance de l’écosystème de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Trans-Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Society of Environmental Toxicology and Chemistry World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure in farmers : contamination during treatment days in vine-growing, and open field in France (PESTEXPO study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EPICOH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides on the cupped oyster, Crassostrea gigas, in the Bay of Veys (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SECOTOX (Society of Ecotoxicology and Environmental Safety)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree development and apple cider composition as effect by pedo-climatic conditions of the land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fabian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la Transformation de la Pomme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure among open field and wine growing workers in France : first step of the PESTEXPO study (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of vegetative storage protein and starch concentrations in stolons of Trifolium repens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen reserve in perennial tissues of white clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress meeting of overwintering and spring growth of white clover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Hvanneyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during cleaning of sowing equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode innovante d'extraction des polluants organiques dans les eaux douces par SBSE-GC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des alcaloïdes du séneçon dans les fourrages pour chevaux par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boufeldja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between occupational agricultural exposures and epigenetic modifications in DNA from granulocytes in a french agricultural worker population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des fertilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marcovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ranoarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématiques COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERATUS – Suivi environnemental dans le cadre du programme d’élimination du rat de l’archipel de Chausey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertiliser, amender vos sols avec du fumier équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mellerio (lagrange)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du zirame par LC-MS/MS pour les mesures d’exposition des agriculteurs lors du nettoyage des semoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification d’une phase stationnaire de carbone graphitique poreux (PGC) pour l’analyse robuste à haut débit de marqueurs épigénétiques chez l’Homme par HPLC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du prothioconazole par LC-MS/MS pour les mesures d’exposition des agriculteurs utilisateurs de semences enrobées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des métabolites des chloroacétamides du chloridazon dans les eaux douces par ID-UPLC-MSMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scale up a method from low throughput to high throughput for the quantification of 16 nucleosides? Lesson from experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge to produce robust data in UHPLC-HRMS/MS based metabolomics for molecular epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS pour la recherche de biomarqueurs : optimisation des paramètres de séparation et de traitement des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2021 14ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de résidus d’antiparasitaires dans le compost de fumier de cheval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP2021: 14ème congres francophone sur les Sciences Séparatives et les Couplages de l'AFSEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de la morpholine dans les eaux douces par LC-MS/MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Taberly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des écosystèmes microbiens cidricoles : altérations et améliorations organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biote comme outil pour le suivi des herbicides sur le littoral Bas-Normand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de dosage multi-résidus de pesticides sur des abeilles par chromatographie liquide couplée à un spectrométre de masse en tandem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2017 12eme congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des proteines de reserve des organes vegetatifs (vsp) de trifolium repens l. Et de leur contribution a la repousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Caen, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04801169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie BOUCHART </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Santé PubliqueResponsable Unité Qualité du littoralResponsable Cellule développement ChimiePôle RECHERCHE  DEVELOPPEMENT & INNOVATIONLABÉOChercheure associée Equipe « ANTICIPE » (INSERM/U1086)Centre François Baclesse - Université de CAEN Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8160-5356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spontaneous apple fermentations to Calvados: Insights into its aromatic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111507. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.wxad045. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the general French population to herbicides, pyrethroids, organophosphates, organochlorines, and carbamate pesticides in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tagne-Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Balestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.114265. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the French population to bisphenols, phthalates, parabens, glycol ethers, brominated flame retardants, and perfluorinated compounds in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amivi Oleko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of bacterial and fungal communities in cider for distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 339, pp.108987. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse comme outil d’investigation lors des mortalités massives aiguës d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mortality of mussels in northern Brittany – Evaluation of the involvement of pathogens, pathological conditions and pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.107308. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2019.107308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of five emerging pollutants, alone and in binary or ternary mixtures, towards three aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6122-6134. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9306-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening of xerophilic Aspergillus strains producing mycophenolic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Perigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational Effects of Two Antidepressants (Sertraline and Venlafaxine) on Daphnia magna Life History Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.1148 - 1155. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es504808g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (Suppl 1), pp.A42.1-A42. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acute exposures to mecoprop, mecoprop-p and their biodegradation product (2-MCP) on the larval stages of the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins in Serpula lacrymans –damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5094/APR.2014.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128-129, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Lactobacillus collinoides and Brettanomyces/Dekkera anomala in phenolic off-flavour defects of ciders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ledauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (1-2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the hygienic quality of forages for horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.975 - 986. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the hygienic quality in single‐species hays and commercial forages used in equine nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (3), pp.206--215. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides in cupped oyster, Crassostrea gigas , reared in a shellfish production area in Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (8), pp.655-664. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601230802352732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (9), pp.3479-3484. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S308-S308. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential exposure to isoproturon in open field farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal pattern of accumulation and effects of low temperatures on storage compounds in Trifolium repens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mcduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization of nitrogen reserves during regrowth of defoliated Trifolium repens L. and identification of potential vegetative storage proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (301), pp.1111-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi analytique et sanitaire des PFAS dans les eaux douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFAS et polluants émergents : quelles solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club de chromatographie du Val de Seine, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of DNA adducts formed from aldehydes as biomarkers of oxidative stress effects associated with agricultural work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure among french agricultural workers throughout the year: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lacauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring farmers' exposure to pesticides during sowing of coated seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hellec-Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Congress on Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Marrachech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lavandou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of unknown concentrations without calibration curve by modelling molecules ionisation in LC-MS through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des facteurs de modification épigénétique dans une cohorte de travailleurs agricoles Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du fumier et du compost équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adductomics: How DNA adducts can be useful tools from toxicology to exposome determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Catro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of human urine by UHPLC-HRMS/MS : development of a general method and optimisation of the workflow from the sample preparation to the statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational airborne mycotoxins exposure of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Congress on Occupational Health 2022 (ICOH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, Australia. pp.S259-S260, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.1561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological indicators of occupational exposures and related effects in farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EDnBISE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Lyonnais de chromatographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des phases mobiles d’une méthode d’analyse métabolomique UHPLC-HRMS/MS de l’urine Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie Ouest Atlantique, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de biomarqueurs d’exposition aux pesticides dans une biothèque agricole professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Enseignants de Sciences Analytiques de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mussel mass mortality in northern Brittany: Evaluation of the involvement of pathogens, pathological conditions and pollutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème édition des Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers during treatment and re-entry tasks in apple-growing: Results from the CANEPA study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH 2019 - 27th international symposium on epidemiology in occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des échantillonneurs intégratifs passifs POCIS pour la recherche de pesticides dans les eaux de rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementale par les produits phytosanitaires en arboriculture : De la compréhension des pratiques à la prévention des cancers (Projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, Environnement, Santé et Société : De l’évaluation des risques à l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements passifs et mise en application pour l’analyse des pesticides en eau de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agilent Enviro VIP Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring airborne exposure of french farmers during work related to livestock and to harvesting of various crops: the airexpa project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Triennial Congress of the International Commission on Occupational Health (ICOH), Dublin, Ireland, 29th April to 4th May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dublin, Ireland. pp.A465.1-A465, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes - Etude CANEPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préventica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes (Etude CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des écosystèmes microbiens cidricoles : quel potentiel pour l'amélioration de la qualité du cidre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des biomarqueurs d’exposition aux pesticides dans les cohortes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSEP « analyse de biomarqueurs appliqués à la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSEP, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiology of lung cancer in farming: from epidemiological findings to metrological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale du CHU de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des organismes et de la toxicité de polluants émergents seuls ou en mélange lors d’expositions aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ECO-TOX de Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alixan, Oct 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de polluants émergents seuls ou en mélange sur le développement embryo-larvaire et la métamorphose de l’huître creuse, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque du Réseau ÉcoBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH2016 - 8th International Conference on the Science of Exposure Assessment in Epidemiology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle cause de troubles hépatiques d’origine toxique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fogarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European doctoral college on environment and health EDCEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of herbicides on the Pacific oyster, Crassostrea gigas using the embryo-larval and metamorphosis assays - Forum Pegaseas -Science et gouvernance de l’écosystème de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Trans-Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Society of Environmental Toxicology and Chemistry World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure in farmers : contamination during treatment days in vine-growing, and open field in France (PESTEXPO study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EPICOH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides on the cupped oyster, Crassostrea gigas, in the Bay of Veys (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SECOTOX (Society of Ecotoxicology and Environmental Safety)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree development and apple cider composition as effect by pedo-climatic conditions of the land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fabian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la Transformation de la Pomme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure among open field and wine growing workers in France : first step of the PESTEXPO study (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of vegetative storage protein and starch concentrations in stolons of Trifolium repens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen reserve in perennial tissues of white clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress meeting of overwintering and spring growth of white clover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Hvanneyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during cleaning of sowing equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode innovante d'extraction des polluants organiques dans les eaux douces par SBSE-GC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des alcaloïdes du séneçon dans les fourrages pour chevaux par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boufeldja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between occupational agricultural exposures and epigenetic modifications in DNA from granulocytes in a french agricultural worker population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des fertilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marcovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ranoarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématiques COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertiliser, amender vos sols avec du fumier équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mellerio (lagrange)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERATUS – Suivi environnemental dans le cadre du programme d’élimination du rat de l’archipel de Chausey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du zirame par LC-MS/MS pour les mesures d’exposition des agriculteurs lors du nettoyage des semoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification d’une phase stationnaire de carbone graphitique poreux (PGC) pour l’analyse robuste à haut débit de marqueurs épigénétiques chez l’Homme par HPLC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge to produce robust data in UHPLC-HRMS/MS based metabolomics for molecular epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du prothioconazole par LC-MS/MS pour les mesures d’exposition des agriculteurs utilisateurs de semences enrobées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scale up a method from low throughput to high throughput for the quantification of 16 nucleosides? Lesson from experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des métabolites des chloroacétamides du chloridazon dans les eaux douces par ID-UPLC-MSMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de résidus d’antiparasitaires dans le compost de fumier de cheval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP2021: 14ème congres francophone sur les Sciences Séparatives et les Couplages de l'AFSEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS pour la recherche de biomarqueurs : optimisation des paramètres de séparation et de traitement des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2021 14ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de la morpholine dans les eaux douces par LC-MS/MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Taberly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des écosystèmes microbiens cidricoles : altérations et améliorations organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biote comme outil pour le suivi des herbicides sur le littoral Bas-Normand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de dosage multi-résidus de pesticides sur des abeilles par chromatographie liquide couplée à un spectrométre de masse en tandem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2017 12eme congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des proteines de reserve des organes vegetatifs (vsp) de trifolium repens l. Et de leur contribution a la repousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Caen, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04801169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD32E564"/>
+    <w:nsid w:val="E82CA412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bouchart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8160-5356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05339033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111507" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04220810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Saoudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Balestier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecheux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesattar Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Balicco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Glatin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9306-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504808g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.11.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8HC2Z8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Jha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.12.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56P8GK2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230802352732" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687281v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mcduff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Svenning" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349243v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grisel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Modena" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lacauve" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776821v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dupont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hellec-Magny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04925980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1561" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartrain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428976v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Passignat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776947v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schwall" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Net" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776963v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428995v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1322" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776930v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776953v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776971v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Besnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776997v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tanguy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777006v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Chambry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fogarty" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774426v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773432v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mottier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804840v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804864v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travers" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fabian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804908v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766707v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769366v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349262v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rannou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022618v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Debris" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022621v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boufeldja" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04796254v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcovecchio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranoarison" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055751v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lev&#234;que" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renquet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774223v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio (lagrange)" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780713v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Vattier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lebailly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780724v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428138v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lepage" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dien" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429052v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Taberly" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776920v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Simon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429077v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429001v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delfour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04801169v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bouchart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8160-5356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05339033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04220810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Balestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114265" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesattar Saoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Balicco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Glatin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9306-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504808g" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.11.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8HC2Z8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Jha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56P8GK2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230802352732" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mcduff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Svenning" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grisel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Modena" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lacauve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776821v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dupont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hellec-Magny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartrain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04925980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1561" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403051v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428976v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Passignat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schwall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Net" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428995v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1322" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776930v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468032v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Besnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776997v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tanguy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777006v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Chambry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782405v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fogarty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mottier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804840v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804864v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fabian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804908v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769366v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Debris" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boufeldja" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04796254v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcovecchio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranoarison" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774223v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio (lagrange)" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055751v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lev&#234;que" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Vattier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lebailly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428138v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lepage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429052v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Taberly" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Simon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429077v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429001v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delfour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04801169v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>