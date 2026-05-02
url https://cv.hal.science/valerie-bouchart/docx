--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie BOUCHART </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Santé PubliqueResponsable Unité Qualité du littoralResponsable Cellule développement ChimiePôle RECHERCHE  DEVELOPPEMENT & INNOVATIONLABÉOChercheure associée Equipe « ANTICIPE » (INSERM/U1086)Centre François Baclesse - Université de CAEN Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8160-5356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spontaneous apple fermentations to Calvados: Insights into its aromatic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111507. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.wxad045. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the general French population to herbicides, pyrethroids, organophosphates, organochlorines, and carbamate pesticides in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tagne-Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Balestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.114265. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the French population to bisphenols, phthalates, parabens, glycol ethers, brominated flame retardants, and perfluorinated compounds in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amivi Oleko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of bacterial and fungal communities in cider for distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 339, pp.108987. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse comme outil d’investigation lors des mortalités massives aiguës d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mortality of mussels in northern Brittany – Evaluation of the involvement of pathogens, pathological conditions and pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.107308. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2019.107308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of five emerging pollutants, alone and in binary or ternary mixtures, towards three aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6122-6134. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9306-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening of xerophilic Aspergillus strains producing mycophenolic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Perigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational Effects of Two Antidepressants (Sertraline and Venlafaxine) on Daphnia magna Life History Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.1148 - 1155. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es504808g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (Suppl 1), pp.A42.1-A42. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acute exposures to mecoprop, mecoprop-p and their biodegradation product (2-MCP) on the larval stages of the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins in Serpula lacrymans –damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5094/APR.2014.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128-129, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Lactobacillus collinoides and Brettanomyces/Dekkera anomala in phenolic off-flavour defects of ciders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ledauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (1-2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the hygienic quality of forages for horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.975 - 986. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the hygienic quality in single‐species hays and commercial forages used in equine nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (3), pp.206--215. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides in cupped oyster, Crassostrea gigas , reared in a shellfish production area in Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (8), pp.655-664. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601230802352732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (9), pp.3479-3484. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S308-S308. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential exposure to isoproturon in open field farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal pattern of accumulation and effects of low temperatures on storage compounds in Trifolium repens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mcduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization of nitrogen reserves during regrowth of defoliated Trifolium repens L. and identification of potential vegetative storage proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (301), pp.1111-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi analytique et sanitaire des PFAS dans les eaux douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFAS et polluants émergents : quelles solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club de chromatographie du Val de Seine, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of DNA adducts formed from aldehydes as biomarkers of oxidative stress effects associated with agricultural work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure among french agricultural workers throughout the year: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lacauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring farmers' exposure to pesticides during sowing of coated seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hellec-Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Congress on Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Marrachech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lavandou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of unknown concentrations without calibration curve by modelling molecules ionisation in LC-MS through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des facteurs de modification épigénétique dans une cohorte de travailleurs agricoles Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du fumier et du compost équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adductomics: How DNA adducts can be useful tools from toxicology to exposome determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Catro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of human urine by UHPLC-HRMS/MS : development of a general method and optimisation of the workflow from the sample preparation to the statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational airborne mycotoxins exposure of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Congress on Occupational Health 2022 (ICOH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, Australia. pp.S259-S260, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.1561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological indicators of occupational exposures and related effects in farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EDnBISE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Lyonnais de chromatographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des phases mobiles d’une méthode d’analyse métabolomique UHPLC-HRMS/MS de l’urine Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie Ouest Atlantique, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de biomarqueurs d’exposition aux pesticides dans une biothèque agricole professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Enseignants de Sciences Analytiques de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mussel mass mortality in northern Brittany: Evaluation of the involvement of pathogens, pathological conditions and pollutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème édition des Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers during treatment and re-entry tasks in apple-growing: Results from the CANEPA study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH 2019 - 27th international symposium on epidemiology in occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des échantillonneurs intégratifs passifs POCIS pour la recherche de pesticides dans les eaux de rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementale par les produits phytosanitaires en arboriculture : De la compréhension des pratiques à la prévention des cancers (Projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, Environnement, Santé et Société : De l’évaluation des risques à l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements passifs et mise en application pour l’analyse des pesticides en eau de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agilent Enviro VIP Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring airborne exposure of french farmers during work related to livestock and to harvesting of various crops: the airexpa project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Triennial Congress of the International Commission on Occupational Health (ICOH), Dublin, Ireland, 29th April to 4th May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dublin, Ireland. pp.A465.1-A465, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes - Etude CANEPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préventica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes (Etude CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des écosystèmes microbiens cidricoles : quel potentiel pour l'amélioration de la qualité du cidre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des biomarqueurs d’exposition aux pesticides dans les cohortes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSEP « analyse de biomarqueurs appliqués à la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSEP, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiology of lung cancer in farming: from epidemiological findings to metrological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale du CHU de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des organismes et de la toxicité de polluants émergents seuls ou en mélange lors d’expositions aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ECO-TOX de Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alixan, Oct 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de polluants émergents seuls ou en mélange sur le développement embryo-larvaire et la métamorphose de l’huître creuse, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque du Réseau ÉcoBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH2016 - 8th International Conference on the Science of Exposure Assessment in Epidemiology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle cause de troubles hépatiques d’origine toxique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fogarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European doctoral college on environment and health EDCEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of herbicides on the Pacific oyster, Crassostrea gigas using the embryo-larval and metamorphosis assays - Forum Pegaseas -Science et gouvernance de l’écosystème de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Trans-Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Society of Environmental Toxicology and Chemistry World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure in farmers : contamination during treatment days in vine-growing, and open field in France (PESTEXPO study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EPICOH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides on the cupped oyster, Crassostrea gigas, in the Bay of Veys (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SECOTOX (Society of Ecotoxicology and Environmental Safety)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree development and apple cider composition as effect by pedo-climatic conditions of the land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fabian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la Transformation de la Pomme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure among open field and wine growing workers in France : first step of the PESTEXPO study (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of vegetative storage protein and starch concentrations in stolons of Trifolium repens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen reserve in perennial tissues of white clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress meeting of overwintering and spring growth of white clover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Hvanneyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during cleaning of sowing equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode innovante d'extraction des polluants organiques dans les eaux douces par SBSE-GC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des alcaloïdes du séneçon dans les fourrages pour chevaux par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boufeldja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between occupational agricultural exposures and epigenetic modifications in DNA from granulocytes in a french agricultural worker population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des fertilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marcovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ranoarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématiques COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertiliser, amender vos sols avec du fumier équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mellerio (lagrange)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERATUS – Suivi environnemental dans le cadre du programme d’élimination du rat de l’archipel de Chausey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du zirame par LC-MS/MS pour les mesures d’exposition des agriculteurs lors du nettoyage des semoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification d’une phase stationnaire de carbone graphitique poreux (PGC) pour l’analyse robuste à haut débit de marqueurs épigénétiques chez l’Homme par HPLC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge to produce robust data in UHPLC-HRMS/MS based metabolomics for molecular epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du prothioconazole par LC-MS/MS pour les mesures d’exposition des agriculteurs utilisateurs de semences enrobées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scale up a method from low throughput to high throughput for the quantification of 16 nucleosides? Lesson from experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des métabolites des chloroacétamides du chloridazon dans les eaux douces par ID-UPLC-MSMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de résidus d’antiparasitaires dans le compost de fumier de cheval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP2021: 14ème congres francophone sur les Sciences Séparatives et les Couplages de l'AFSEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS pour la recherche de biomarqueurs : optimisation des paramètres de séparation et de traitement des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2021 14ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de la morpholine dans les eaux douces par LC-MS/MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Taberly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des écosystèmes microbiens cidricoles : altérations et améliorations organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biote comme outil pour le suivi des herbicides sur le littoral Bas-Normand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de dosage multi-résidus de pesticides sur des abeilles par chromatographie liquide couplée à un spectrométre de masse en tandem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2017 12eme congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des proteines de reserve des organes vegetatifs (vsp) de trifolium repens l. Et de leur contribution a la repousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Caen, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04801169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie BOUCHART </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Santé PubliqueResponsable Unité Qualité du littoralResponsable Cellule développement ChimiePôle RECHERCHE  DEVELOPPEMENT & INNOVATIONLABÉOChercheure associée Equipe « ANTICIPE » (INSERM/U1086)Centre François Baclesse - Université de CAEN Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8160-5356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spontaneous apple fermentations to Calvados: Insights into its aromatic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111507. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.wxad045. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the general French population to herbicides, pyrethroids, organophosphates, organochlorines, and carbamate pesticides in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tagne-Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Balestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.114265. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the French population to bisphenols, phthalates, parabens, glycol ethers, brominated flame retardants, and perfluorinated compounds in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amivi Oleko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of bacterial and fungal communities in cider for distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 339, pp.108987. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse comme outil d’investigation lors des mortalités massives aiguës d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mortality of mussels in northern Brittany – Evaluation of the involvement of pathogens, pathological conditions and pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.107308. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2019.107308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of five emerging pollutants, alone and in binary or ternary mixtures, towards three aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6122-6134. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9306-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening of xerophilic Aspergillus strains producing mycophenolic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Perigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational Effects of Two Antidepressants (Sertraline and Venlafaxine) on Daphnia magna Life History Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.1148 - 1155. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es504808g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (Suppl 1), pp.A42.1-A42. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acute exposures to mecoprop, mecoprop-p and their biodegradation product (2-MCP) on the larval stages of the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins in Serpula lacrymans –damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5094/APR.2014.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128-129, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the hygienic quality of forages for horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.975 - 986. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Lactobacillus collinoides and Brettanomyces/Dekkera anomala in phenolic off-flavour defects of ciders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ledauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (1-2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (3), pp.206--215. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the hygienic quality in single‐species hays and commercial forages used in equine nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides in cupped oyster, Crassostrea gigas , reared in a shellfish production area in Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (8), pp.655-664. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601230802352732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (9), pp.3479-3484. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S308-S308. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential exposure to isoproturon in open field farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal pattern of accumulation and effects of low temperatures on storage compounds in Trifolium repens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mcduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization of nitrogen reserves during regrowth of defoliated Trifolium repens L. and identification of potential vegetative storage proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (301), pp.1111-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi analytique et sanitaire des PFAS dans les eaux douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFAS et polluants émergents : quelles solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club de chromatographie du Val de Seine, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of DNA adducts formed from aldehydes as biomarkers of oxidative stress effects associated with agricultural work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure among french agricultural workers throughout the year: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lacauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lavandou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring farmers' exposure to pesticides during sowing of coated seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hellec-Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Congress on Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Marrachech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of unknown concentrations without calibration curve by modelling molecules ionisation in LC-MS through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des facteurs de modification épigénétique dans une cohorte de travailleurs agricoles Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of human urine by UHPLC-HRMS/MS : development of a general method and optimisation of the workflow from the sample preparation to the statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational airborne mycotoxins exposure of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Congress on Occupational Health 2022 (ICOH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, Australia. pp.S259-S260, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.1561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological indicators of occupational exposures and related effects in farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EDnBISE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Lyonnais de chromatographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du fumier et du compost équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adductomics: How DNA adducts can be useful tools from toxicology to exposome determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Catro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des phases mobiles d’une méthode d’analyse métabolomique UHPLC-HRMS/MS de l’urine Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie Ouest Atlantique, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de biomarqueurs d’exposition aux pesticides dans une biothèque agricole professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Enseignants de Sciences Analytiques de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mussel mass mortality in northern Brittany: Evaluation of the involvement of pathogens, pathological conditions and pollutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème édition des Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers during treatment and re-entry tasks in apple-growing: Results from the CANEPA study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH 2019 - 27th international symposium on epidemiology in occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des échantillonneurs intégratifs passifs POCIS pour la recherche de pesticides dans les eaux de rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementale par les produits phytosanitaires en arboriculture : De la compréhension des pratiques à la prévention des cancers (Projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, Environnement, Santé et Société : De l’évaluation des risques à l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements passifs et mise en application pour l’analyse des pesticides en eau de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agilent Enviro VIP Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring airborne exposure of french farmers during work related to livestock and to harvesting of various crops: the airexpa project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Triennial Congress of the International Commission on Occupational Health (ICOH), Dublin, Ireland, 29th April to 4th May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dublin, Ireland. pp.A465.1-A465, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes - Etude CANEPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préventica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes (Etude CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des écosystèmes microbiens cidricoles : quel potentiel pour l'amélioration de la qualité du cidre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des biomarqueurs d’exposition aux pesticides dans les cohortes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSEP « analyse de biomarqueurs appliqués à la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSEP, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiology of lung cancer in farming: from epidemiological findings to metrological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale du CHU de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des organismes et de la toxicité de polluants émergents seuls ou en mélange lors d’expositions aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ECO-TOX de Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alixan, Oct 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de polluants émergents seuls ou en mélange sur le développement embryo-larvaire et la métamorphose de l’huître creuse, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque du Réseau ÉcoBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH2016 - 8th International Conference on the Science of Exposure Assessment in Epidemiology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle cause de troubles hépatiques d’origine toxique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fogarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European doctoral college on environment and health EDCEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of herbicides on the Pacific oyster, Crassostrea gigas using the embryo-larval and metamorphosis assays - Forum Pegaseas -Science et gouvernance de l’écosystème de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Trans-Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Society of Environmental Toxicology and Chemistry World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure in farmers : contamination during treatment days in vine-growing, and open field in France (PESTEXPO study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EPICOH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides on the cupped oyster, Crassostrea gigas, in the Bay of Veys (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SECOTOX (Society of Ecotoxicology and Environmental Safety)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree development and apple cider composition as effect by pedo-climatic conditions of the land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fabian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la Transformation de la Pomme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure among open field and wine growing workers in France : first step of the PESTEXPO study (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of vegetative storage protein and starch concentrations in stolons of Trifolium repens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen reserve in perennial tissues of white clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress meeting of overwintering and spring growth of white clover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Hvanneyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during cleaning of sowing equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode innovante d'extraction des polluants organiques dans les eaux douces par SBSE-GC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des alcaloïdes du séneçon dans les fourrages pour chevaux par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boufeldja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between occupational agricultural exposures and epigenetic modifications in DNA from granulocytes in a french agricultural worker population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des fertilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marcovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ranoarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématiques COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERATUS – Suivi environnemental dans le cadre du programme d’élimination du rat de l’archipel de Chausey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du zirame par LC-MS/MS pour les mesures d’exposition des agriculteurs lors du nettoyage des semoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertiliser, amender vos sols avec du fumier équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mellerio (lagrange)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification d’une phase stationnaire de carbone graphitique poreux (PGC) pour l’analyse robuste à haut débit de marqueurs épigénétiques chez l’Homme par HPLC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du prothioconazole par LC-MS/MS pour les mesures d’exposition des agriculteurs utilisateurs de semences enrobées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des métabolites des chloroacétamides du chloridazon dans les eaux douces par ID-UPLC-MSMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scale up a method from low throughput to high throughput for the quantification of 16 nucleosides? Lesson from experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge to produce robust data in UHPLC-HRMS/MS based metabolomics for molecular epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS pour la recherche de biomarqueurs : optimisation des paramètres de séparation et de traitement des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2021 14ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de résidus d’antiparasitaires dans le compost de fumier de cheval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP2021: 14ème congres francophone sur les Sciences Séparatives et les Couplages de l'AFSEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de la morpholine dans les eaux douces par LC-MS/MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Taberly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des écosystèmes microbiens cidricoles : altérations et améliorations organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biote comme outil pour le suivi des herbicides sur le littoral Bas-Normand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de dosage multi-résidus de pesticides sur des abeilles par chromatographie liquide couplée à un spectrométre de masse en tandem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2017 12eme congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des proteines de reserve des organes vegetatifs (vsp) de trifolium repens l. Et de leur contribution a la repousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Caen, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04801169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E82CA412"/>
+    <w:nsid w:val="2FB8AFCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bouchart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8160-5356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05339033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04220810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Balestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114265" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesattar Saoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Balicco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Glatin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9306-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504808g" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.11.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8HC2Z8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Jha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56P8GK2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230802352732" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mcduff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Svenning" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349243v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grisel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Modena" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lacauve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776821v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dupont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hellec-Magny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartrain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04925980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1561" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403051v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428976v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Passignat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schwall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Net" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428995v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1322" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776930v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468032v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Besnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776997v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tanguy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777006v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Chambry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782405v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fogarty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mottier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804840v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804864v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fabian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804908v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769366v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Debris" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boufeldja" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04796254v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcovecchio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranoarison" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774223v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio (lagrange)" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055751v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lev&#234;que" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Vattier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lebailly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428138v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lepage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429052v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Taberly" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Simon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429077v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429001v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delfour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04801169v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bouchart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8160-5356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05339033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04220810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Balestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114265" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesattar Saoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Balicco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Glatin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9306-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504808g" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.11.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8HC2Z8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Jha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56P8GK2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230802352732" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mcduff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Svenning" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grisel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Modena" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lacauve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dupont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hellec-Magny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04925980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1561" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartrain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403051v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428976v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Passignat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schwall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Net" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428995v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1322" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776930v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468032v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Besnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776997v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tanguy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Chambry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782405v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fogarty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mottier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804840v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804864v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fabian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804908v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769366v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Debris" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boufeldja" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04796254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcovecchio" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranoarison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055751v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lev&#234;que" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774223v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio (lagrange)" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Vattier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lebailly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780724v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428138v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lepage" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dien" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429052v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Taberly" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Simon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429077v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429001v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delfour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04801169v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>