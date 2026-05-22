--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie BOUCHART </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Santé PubliqueResponsable Unité Qualité du littoralResponsable Cellule développement ChimiePôle RECHERCHE  DEVELOPPEMENT & INNOVATIONLABÉOChercheure associée Equipe « ANTICIPE » (INSERM/U1086)Centre François Baclesse - Université de CAEN Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8160-5356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spontaneous apple fermentations to Calvados: Insights into its aromatic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111507. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.wxad045. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the general French population to herbicides, pyrethroids, organophosphates, organochlorines, and carbamate pesticides in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tagne-Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Balestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.114265. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the French population to bisphenols, phthalates, parabens, glycol ethers, brominated flame retardants, and perfluorinated compounds in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amivi Oleko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of bacterial and fungal communities in cider for distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 339, pp.108987. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse comme outil d’investigation lors des mortalités massives aiguës d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mortality of mussels in northern Brittany – Evaluation of the involvement of pathogens, pathological conditions and pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.107308. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2019.107308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of five emerging pollutants, alone and in binary or ternary mixtures, towards three aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6122-6134. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9306-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening of xerophilic Aspergillus strains producing mycophenolic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Perigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational Effects of Two Antidepressants (Sertraline and Venlafaxine) on Daphnia magna Life History Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.1148 - 1155. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es504808g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (Suppl 1), pp.A42.1-A42. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acute exposures to mecoprop, mecoprop-p and their biodegradation product (2-MCP) on the larval stages of the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins in Serpula lacrymans –damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5094/APR.2014.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128-129, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the hygienic quality of forages for horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.975 - 986. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Lactobacillus collinoides and Brettanomyces/Dekkera anomala in phenolic off-flavour defects of ciders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ledauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (1-2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (3), pp.206--215. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the hygienic quality in single‐species hays and commercial forages used in equine nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides in cupped oyster, Crassostrea gigas , reared in a shellfish production area in Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (8), pp.655-664. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601230802352732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (9), pp.3479-3484. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S308-S308. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential exposure to isoproturon in open field farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal pattern of accumulation and effects of low temperatures on storage compounds in Trifolium repens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mcduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization of nitrogen reserves during regrowth of defoliated Trifolium repens L. and identification of potential vegetative storage proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (301), pp.1111-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi analytique et sanitaire des PFAS dans les eaux douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFAS et polluants émergents : quelles solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club de chromatographie du Val de Seine, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of DNA adducts formed from aldehydes as biomarkers of oxidative stress effects associated with agricultural work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure among french agricultural workers throughout the year: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lacauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lavandou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring farmers' exposure to pesticides during sowing of coated seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hellec-Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Congress on Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Marrachech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of unknown concentrations without calibration curve by modelling molecules ionisation in LC-MS through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des facteurs de modification épigénétique dans une cohorte de travailleurs agricoles Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of human urine by UHPLC-HRMS/MS : development of a general method and optimisation of the workflow from the sample preparation to the statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational airborne mycotoxins exposure of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Congress on Occupational Health 2022 (ICOH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, Australia. pp.S259-S260, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.1561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological indicators of occupational exposures and related effects in farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EDnBISE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Lyonnais de chromatographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du fumier et du compost équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adductomics: How DNA adducts can be useful tools from toxicology to exposome determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Catro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des phases mobiles d’une méthode d’analyse métabolomique UHPLC-HRMS/MS de l’urine Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie Ouest Atlantique, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de biomarqueurs d’exposition aux pesticides dans une biothèque agricole professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Enseignants de Sciences Analytiques de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mussel mass mortality in northern Brittany: Evaluation of the involvement of pathogens, pathological conditions and pollutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème édition des Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers during treatment and re-entry tasks in apple-growing: Results from the CANEPA study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH 2019 - 27th international symposium on epidemiology in occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des échantillonneurs intégratifs passifs POCIS pour la recherche de pesticides dans les eaux de rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementale par les produits phytosanitaires en arboriculture : De la compréhension des pratiques à la prévention des cancers (Projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, Environnement, Santé et Société : De l’évaluation des risques à l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements passifs et mise en application pour l’analyse des pesticides en eau de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agilent Enviro VIP Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring airborne exposure of french farmers during work related to livestock and to harvesting of various crops: the airexpa project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Triennial Congress of the International Commission on Occupational Health (ICOH), Dublin, Ireland, 29th April to 4th May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dublin, Ireland. pp.A465.1-A465, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes - Etude CANEPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préventica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes (Etude CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des écosystèmes microbiens cidricoles : quel potentiel pour l'amélioration de la qualité du cidre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des biomarqueurs d’exposition aux pesticides dans les cohortes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSEP « analyse de biomarqueurs appliqués à la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSEP, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiology of lung cancer in farming: from epidemiological findings to metrological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale du CHU de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des organismes et de la toxicité de polluants émergents seuls ou en mélange lors d’expositions aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ECO-TOX de Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alixan, Oct 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de polluants émergents seuls ou en mélange sur le développement embryo-larvaire et la métamorphose de l’huître creuse, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque du Réseau ÉcoBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH2016 - 8th International Conference on the Science of Exposure Assessment in Epidemiology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle cause de troubles hépatiques d’origine toxique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fogarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European doctoral college on environment and health EDCEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of herbicides on the Pacific oyster, Crassostrea gigas using the embryo-larval and metamorphosis assays - Forum Pegaseas -Science et gouvernance de l’écosystème de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Trans-Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Society of Environmental Toxicology and Chemistry World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure in farmers : contamination during treatment days in vine-growing, and open field in France (PESTEXPO study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EPICOH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides on the cupped oyster, Crassostrea gigas, in the Bay of Veys (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SECOTOX (Society of Ecotoxicology and Environmental Safety)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree development and apple cider composition as effect by pedo-climatic conditions of the land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fabian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la Transformation de la Pomme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure among open field and wine growing workers in France : first step of the PESTEXPO study (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of vegetative storage protein and starch concentrations in stolons of Trifolium repens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen reserve in perennial tissues of white clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress meeting of overwintering and spring growth of white clover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Hvanneyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during cleaning of sowing equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode innovante d'extraction des polluants organiques dans les eaux douces par SBSE-GC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des alcaloïdes du séneçon dans les fourrages pour chevaux par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boufeldja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between occupational agricultural exposures and epigenetic modifications in DNA from granulocytes in a french agricultural worker population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des fertilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marcovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ranoarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématiques COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERATUS – Suivi environnemental dans le cadre du programme d’élimination du rat de l’archipel de Chausey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du zirame par LC-MS/MS pour les mesures d’exposition des agriculteurs lors du nettoyage des semoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertiliser, amender vos sols avec du fumier équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mellerio (lagrange)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification d’une phase stationnaire de carbone graphitique poreux (PGC) pour l’analyse robuste à haut débit de marqueurs épigénétiques chez l’Homme par HPLC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du prothioconazole par LC-MS/MS pour les mesures d’exposition des agriculteurs utilisateurs de semences enrobées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des métabolites des chloroacétamides du chloridazon dans les eaux douces par ID-UPLC-MSMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scale up a method from low throughput to high throughput for the quantification of 16 nucleosides? Lesson from experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge to produce robust data in UHPLC-HRMS/MS based metabolomics for molecular epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS pour la recherche de biomarqueurs : optimisation des paramètres de séparation et de traitement des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2021 14ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de résidus d’antiparasitaires dans le compost de fumier de cheval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP2021: 14ème congres francophone sur les Sciences Séparatives et les Couplages de l'AFSEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de la morpholine dans les eaux douces par LC-MS/MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Taberly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des écosystèmes microbiens cidricoles : altérations et améliorations organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biote comme outil pour le suivi des herbicides sur le littoral Bas-Normand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de dosage multi-résidus de pesticides sur des abeilles par chromatographie liquide couplée à un spectrométre de masse en tandem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2017 12eme congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des proteines de reserve des organes vegetatifs (vsp) de trifolium repens l. Et de leur contribution a la repousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Caen, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04801169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie BOUCHART </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Santé PubliqueResponsable Unité Qualité du littoralResponsable Cellule développement ChimiePôle RECHERCHE  DEVELOPPEMENT & INNOVATIONLABÉOChercheure associée Equipe « ANTICIPE » (INSERM/U1086)Centre François Baclesse - Université de CAEN Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8160-5356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spontaneous apple fermentations to Calvados: Insights into its aromatic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111507. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.wxad045. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the general French population to herbicides, pyrethroids, organophosphates, organochlorines, and carbamate pesticides in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Tagne-Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Balestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.114265. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of the French population to bisphenols, phthalates, parabens, glycol ethers, brominated flame retardants, and perfluorinated compounds in 2014–2016: Results from the Esteban study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amivi Oleko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesattar Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zeghnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse comme outil d’investigation lors des mortalités massives aiguës d’abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of bacterial and fungal communities in cider for distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 339, pp.108987. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers in apple growing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00420-021-01810-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mortality of mussels in northern Brittany – Evaluation of the involvement of pathogens, pathological conditions and pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170, pp.107308. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2019.107308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of five emerging pollutants, alone and in binary or ternary mixtures, towards three aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6122-6134. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9306-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular screening of xerophilic Aspergillus strains producing mycophenolic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Perigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (2), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios influence variability in Pseudo-nitzschia species diversity and particulate domoic acid production in the Bay of Seine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schapira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.192-205. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational Effects of Two Antidepressants (Sertraline and Venlafaxine) on Daphnia magna Life History Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.1148 - 1155. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es504808g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during re-entry tasks and harvesting in vineyards: results of the pestexpo program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (Suppl 1), pp.A42.1-A42. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acute exposures to mecoprop, mecoprop-p and their biodegradation product (2-MCP) on the larval stages of the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins in Serpula lacrymans –damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.325-334. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5094/APR.2014.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels and determinants of pesticide exposure in re-entry workers in vineyards: Results of the PESTEXPO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128-129, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the hygienic quality of forages for horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.975 - 986. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of Lactobacillus collinoides and Brettanomyces/Dekkera anomala in phenolic off-flavour defects of ciders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ledauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (1-2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pseudo-nitzschia spp. and domoic acid production in a macrotidal ecosystem of the Eastern English Channel (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2009.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (3), pp.206--215. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the hygienic quality in single‐species hays and commercial forages used in equine nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00751.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides in cupped oyster, Crassostrea gigas , reared in a shellfish production area in Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (8), pp.655-664. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03601230802352732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and multimycotoxin detection in corn silage: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (9), pp.3479-3484. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf060179i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycotoxins in corn silage: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S308-S308. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001648-200611001-00807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential exposure to isoproturon in open field farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal pattern of accumulation and effects of low temperatures on storage compounds in Trifolium repens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Mcduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilization of nitrogen reserves during regrowth of defoliated Trifolium repens L. and identification of potential vegetative storage proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (301), pp.1111-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi analytique et sanitaire des PFAS dans les eaux douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFAS et polluants émergents : quelles solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club de chromatographie du Val de Seine, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of DNA adducts formed from aldehydes as biomarkers of oxidative stress effects associated with agricultural work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure among french agricultural workers throughout the year: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lacauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lavandou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring farmers' exposure to pesticides during sowing of coated seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hellec-Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Congress on Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Marrachech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of unknown concentrations without calibration curve by modelling molecules ionisation in LC-MS through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des facteurs de modification épigénétique dans une cohorte de travailleurs agricoles Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational airborne mycotoxins exposure of French farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Congress on Occupational Health 2022 (ICOH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, online, Australia. pp.S259-S260, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.1561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of human urine by UHPLC-HRMS/MS : development of a general method and optimisation of the workflow from the sample preparation to the statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological indicators of occupational exposures and related effects in farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EDnBISE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Lyonnais de chromatographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du fumier et du compost équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adductomics: How DNA adducts can be useful tools from toxicology to exposome determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Catro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des phases mobiles d’une méthode d’analyse métabolomique UHPLC-HRMS/MS de l’urine Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Chromatographie Ouest Atlantique, Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de biomarqueurs d’exposition aux pesticides dans une biothèque agricole professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Delepee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Enseignants de Sciences Analytiques de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure of workers during treatment and re-entry tasks in apple-growing: Results from the CANEPA study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH 2019 - 27th international symposium on epidemiology in occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des échantillonneurs intégratifs passifs POCIS pour la recherche de pesticides dans les eaux de rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination externe des agriculteurs et contamination environnementale par les produits phytosanitaires en arboriculture : De la compréhension des pratiques à la prévention des cancers (Projet CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations, Environnement, Santé et Société : De l’évaluation des risques à l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements passifs et mise en application pour l’analyse des pesticides en eau de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agilent Enviro VIP Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring airborne exposure of french farmers during work related to livestock and to harvesting of various crops: the airexpa project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Triennial Congress of the International Commission on Occupational Health (ICOH), Dublin, Ireland, 29th April to 4th May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dublin, Ireland. pp.A465.1-A465, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des écosystèmes microbiens cidricoles : quel potentiel pour l'amélioration de la qualité du cidre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes - Etude CANEPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Préventica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’exposition aux pesticides des personnes travaillant dans les vergers de pommes (Etude CANEPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Schwall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des biomarqueurs d’exposition aux pesticides dans les cohortes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSEP « analyse de biomarqueurs appliqués à la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSEP, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiology of lung cancer in farming: from epidemiological findings to metrological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale du CHU de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des organismes et de la toxicité de polluants émergents seuls ou en mélange lors d’expositions aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ECO-TOX de Rovaltain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alixan, Oct 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de polluants émergents seuls ou en mélange sur le développement embryo-larvaire et la métamorphose de l’huître creuse, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Poi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque du Réseau ÉcoBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICOH2016 - 8th International Conference on the Science of Exposure Assessment in Epidemiology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle cause de troubles hépatiques d’origine toxique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fogarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pesticide exposure of french women working and living on farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European doctoral college on environment and health EDCEH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of herbicides on the Pacific oyster, Crassostrea gigas using the embryo-larval and metamorphosis assays - Forum Pegaseas -Science et gouvernance de l’écosystème de la Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Trans-Manche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of glyphosate-based herbicides on embryo-larval development and metamorphosis in the Pacific oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serpentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awadhesh Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Society of Environmental Toxicology and Chemistry World Congress / SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure in farmers : contamination during treatment days in vine-growing, and open field in France (PESTEXPO study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EPICOH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of contamination and impact of pesticides on the cupped oyster, Crassostrea gigas, in the Bay of Veys (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Malas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Costil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SECOTOX (Society of Ecotoxicology and Environmental Safety)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree development and apple cider composition as effect by pedo-climatic conditions of the land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fabian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la Transformation de la Pomme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure among open field and wine growing workers in France : first step of the PESTEXPO study (2001-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fluctuations of vegetative storage protein and starch concentrations in stolons of Trifolium repens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Winnipeg, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen reserve in perennial tissues of white clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Boucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress meeting of overwintering and spring growth of white clover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Hvanneyri, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide exposure during cleaning of sowing equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Modena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode innovante d'extraction des polluants organiques dans les eaux douces par SBSE-GC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Debris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des alcaloïdes du séneçon dans les fourrages pour chevaux par LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boufeldja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Sciences Séparatives et Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between occupational agricultural exposures and epigenetic modifications in DNA from granulocytes in a french agricultural worker population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des fertilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marcovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ranoarison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématiques COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERATUS – Suivi environnemental dans le cadre du programme d’élimination du rat de l’archipel de Chausey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle de l'état de santé des populations de crevettes bouquet en Normandie : une étude intégrée couplant mesures de chimie et mesures de biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du zirame par LC-MS/MS pour les mesures d’exposition des agriculteurs lors du nettoyage des semoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pompili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertiliser, amender vos sols avec du fumier équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mellerio (lagrange)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification d’une phase stationnaire de carbone graphitique poreux (PGC) pour l’analyse robuste à haut débit de marqueurs épigénétiques chez l’Homme par HPLC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poppy Evenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse du prothioconazole par LC-MS/MS pour les mesures d’exposition des agriculteurs utilisateurs de semences enrobées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage des métabolites des chloroacétamides du chloridazon dans les eaux douces par ID-UPLC-MSMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to scale up a method from low throughput to high throughput for the quantification of 16 nucleosides? Lesson from experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vaudorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge to produce robust data in UHPLC-HRMS/MS based metabolomics for molecular epidemiology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lopez-Piffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ANALYTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS pour la recherche de biomarqueurs : optimisation des paramètres de séparation et de traitement des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vandoolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Delépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2021 14ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de résidus d’antiparasitaires dans le compost de fumier de cheval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP2021: 14ème congres francophone sur les Sciences Séparatives et les Couplages de l'AFSEP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de la morpholine dans les eaux douces par LC-MS/MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Taberly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mussel mass mortality in northern Brittany: Evaluation of the involvement of pathogens, pathological conditions and pollutants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème édition des Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biote comme outil pour le suivi des herbicides sur le littoral Bas-Normand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Passignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des écosystèmes microbiens cidricoles : altérations et améliorations organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de dosage multi-résidus de pesticides sur des abeilles par chromatographie liquide couplée à un spectrométre de masse en tandem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2017 12eme congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des proteines de reserve des organes vegetatifs (vsp) de trifolium repens l. Et de leur contribution a la repousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Caen, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04801169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FB8AFCE"/>
+    <w:nsid w:val="399A30B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bouchart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8160-5356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05339033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04220810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Balestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114265" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesattar Saoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Balicco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Glatin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9306-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504808g" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.11.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8HC2Z8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Jha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56P8GK2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230802352732" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mcduff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Svenning" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grisel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Modena" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lacauve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dupont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hellec-Magny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04925980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1561" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartrain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403051v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428976v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Passignat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schwall" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Net" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428995v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1322" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776930v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468032v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Besnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776997v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tanguy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Chambry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782405v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fogarty" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mottier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804840v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804864v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fabian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804908v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766707v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769366v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349262v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rannou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Debris" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boufeldja" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04796254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcovecchio" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranoarison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055751v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lev&#234;que" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774223v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio (lagrange)" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Vattier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lebailly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780724v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428138v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lepage" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dien" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429052v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Taberly" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Simon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429077v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429001v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delfour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04801169v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-bouchart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8160-5356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05339033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111507" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04220810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Tagne-Fotso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zeghnoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Balestier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pecheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114265" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesattar Saoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Balicco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Glatin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix B&#233;ziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-021-01810-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9306-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7NQ3P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504808g" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rondeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serpentini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lebel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.11.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8HC2Z8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Duhamel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5094/APR.2014.038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rondeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.04.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7MLD50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Jha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R56P8GK2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02148977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledauphin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53H5GRZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t V&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2009.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT9PBM2D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277578v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guerlet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230802352732" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060179i" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00807" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Griveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Mcduff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Svenning" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694150v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grisel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Modena" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lacauve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dupont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hellec-Magny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04925980v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bresson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1561" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chartrain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04772989v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schwall" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Passignat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776947v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;ziat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Schwall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Net" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776963v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428995v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1322" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468032v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776930v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776953v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776971v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Besnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beziat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776997v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tanguy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777006v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774429v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Chambry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fogarty" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774426v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773432v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mottier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804851v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804864v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Travers" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fabian" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766707v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769366v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349262v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rannou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Goff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022618v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gautier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Debris" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05022621v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boufeldja" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04796254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcovecchio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranoarison" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055751v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lev&#234;que" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283216v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774223v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mellerio (lagrange)" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780713v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Vattier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lebailly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Goff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03780724v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Leroux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428138v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lepage" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429052v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Taberly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403051v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429077v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04776920v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Simon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429001v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delfour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04801169v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>