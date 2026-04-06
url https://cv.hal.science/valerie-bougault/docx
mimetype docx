--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -150,1920 +150,1920 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORASPORT study protocol: a prospective observational study on the impact of endurance physical activity on oral microbiology and immunology</w:t>
+                <w:t xml:space="preserve">The 2026 Men’s FIFA Football World Cup: Evidence-Based Guidelines to Protect Player Health and Performance from Environmental Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ortis</w:t>
+                <w:t xml:space="preserve">Chris Esh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Dubois</w:t>
+                <w:t xml:space="preserve">Sarah Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Legueult</w:t>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fassy</w:t>
+                <w:t xml:space="preserve">Dina van Rensburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oral Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/froh.2025.1692359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-026-02398-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400199v1</w:t>
+                <w:t xml:space="preserve">hal-05566182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between the Oral Microbiota and Sports Practice: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Step Further: Integrating Evidence-Based Guidelines into Practice to Address Environmental Challenges at the Men’s 2026 FIFA World Cup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Esh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ortis</w:t>
+                <w:t xml:space="preserve">Sarah Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Doglio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina van Rensburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cureus Journal of Medical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7759/cureus.78168⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-026-02415-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942918v1</w:t>
+                <w:t xml:space="preserve">hal-05566191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise Recommendations and Practical Considerations for Asthma Management—An EAACI Position Paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORASPORT study protocol: a prospective observational study on the impact of endurance physical activity on oral microbiology and immunology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Price</w:t>
+                <w:t xml:space="preserve">Kévin Legueult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Papadopoulos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Julien Fassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.16573⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/froh.2025.1692359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058950v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality, respiratory health and performance in athletes: a summary of the IOC consensus subgroup narrative review on ‘Acute Respiratory Illness in Athletes’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation Between the Oral Microbiota and Sports Practice: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Schobersberger</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-109145⟩</w:t>
+              <w:t xml:space="preserve">Cureus Journal of Medical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7759/cureus.78168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942885v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental challenges facing athletes, stakeholders and spectators at Paris 2024 Olympic and Paralympic Games: an evidence-based review of mitigation strategies and recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïs Mougin</w:t>
+                <w:t xml:space="preserve">Exercise Recommendations and Practical Considerations for Asthma Management—An EAACI Position Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Antolín Amérigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ben Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-108281⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.16573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652313v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Exposure Limits Cardiorespiratory Function During Maximal Cycling Exercise in Endurance Athletes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air quality, respiratory health and performance in athletes: a summary of the IOC consensus subgroup narrative review on ‘Acute Respiratory Illness in Athletes’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carlsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Emilio Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Sewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Schobersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00085.2024⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, bjsports-2024-109145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-109145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564601v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote oral et santé bucco-dentaire des sportifs : revue narrative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Doglio</w:t>
+                <w:t xml:space="preserve">Environmental challenges facing athletes, stakeholders and spectators at Paris 2024 Olympic and Paralympic Games: an evidence-based review of mitigation strategies and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Mountjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (15), bjsports-2024-108281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-108281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542678v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris air quality monitoring for the 2024 Olympics and Paralympics: focus on air pollutants and pollen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone Exposure Limits Cardiorespiratory Function During Maximal Cycling Exercise in Endurance Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric E.O. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennett Stothers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, bjsports-2024-108129. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-108129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00085.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685805v1</w:t>
+                <w:t xml:space="preserve">hal-04564601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris air quality monitoring for the 2024 Olympics and Paralympics: focus on air pollutants and pollen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiote oral et santé bucco-dentaire des sportifs : revue narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-108129⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786201v1</w:t>
+                <w:t xml:space="preserve">hal-04542678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between serum and saliva sex hormones in young female athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical activity and combined hormonal contraception: association with female students’ perception of menstrual symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Collomp</w:t>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Olivier</w:t>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Castanier</w:t>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bonnigal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Magnus Ericsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 65 (2), pp.274-278. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.24.16488-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1185343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883476v1</w:t>
+                <w:t xml:space="preserve">hal-04206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and combined hormonal contraception: association with female students’ perception of menstrual symptoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic approach to lower airway dysfunction in athletes: a systematic review and meta-analysis by a subgroup of the IOC consensus on ‘acute respiratory illness in the athlete’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Castanier</w:t>
+                <w:t xml:space="preserve">Tonje Reier-Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Sewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Buisson</w:t>
+                <w:t xml:space="preserve">Bruno Chenuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Ericsson</w:t>
+                <w:t xml:space="preserve">Kjell Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (8), pp.481-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1185343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-106059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206126v1</w:t>
+                <w:t xml:space="preserve">hal-04206137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic approach to lower airway dysfunction in athletes: a systematic review and meta-analysis by a subgroup of the IOC consensus on ‘acute respiratory illness in the athlete’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal strategies to mitigate the effects of air pollution exposure during sport and exercise: a narrative review and position statement by the Canadian Academy of Sport and Exercise Medicine and the Canadian Society for Exercise Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonje Reier-Nilsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola Sewry</w:t>
+                <w:t xml:space="preserve">Sarah Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chenuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vibeke Backer</w:t>
+                <w:t xml:space="preserve">Cameron Marshall Gee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjell Larsson</w:t>
+                <w:t xml:space="preserve">Romulo Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57 (8), pp.481-489. </w:t>
+              <w:t xml:space="preserve">, In press, bjsports-2022-106161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-106059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-106161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206137v1</w:t>
+                <w:t xml:space="preserve">hal-03958284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal strategies to mitigate the effects of air pollution exposure during sport and exercise: a narrative review and position statement by the Canadian Academy of Sport and Exercise Medicine and the Canadian Society for Exercise Physiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Olympic Committee (IOC) consensus statement on acute respiratory illness in athletes part 2: non-infective acute respiratory illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Koch</w:t>
+                <w:t xml:space="preserve">Martin Schwellnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Emilio Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Marshall Gee</w:t>
+                <w:t xml:space="preserve">Richard Budgett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romulo Bertuzzi</w:t>
+                <w:t xml:space="preserve">Hege Havstad Clemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, bjsports-2022-106161. </w:t>
+              <w:t xml:space="preserve">, 2022, 56 (19), pp.1089-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-106161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-105567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958284v1</w:t>
+                <w:t xml:space="preserve">hal-03791952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Olympic Committee (IOC) consensus statement on acute respiratory illness in athletes part 1: acute respiratory infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis and management of allergy and respiratory disorders in sport: An EAACI task force position paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schwellnus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Emilio Adami</w:t>
+                <w:t xml:space="preserve">Emil Walsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Brannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hege Havstad Clemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (19), pp.1066-1088. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (10), pp.2909-2923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-105759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.15431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791946v1</w:t>
+                <w:t xml:space="preserve">hal-03791934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum and sputum MMP-9/TIMP-1 in winter sports athletes and swimmers: relationships with airway function</w:t>
               </w:r>
@@ -2096,2220 +2096,2220 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomarkers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 (2), pp.127-137. </w:t>
+              <w:t xml:space="preserve">, 2022, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1354750X.2021.2020902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1354750x.2021.2020902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791955v1</w:t>
+                <w:t xml:space="preserve">hal-03520616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum and sputum MMP-9/TIMP-1 in winter sports athletes and swimmers: relationships with airway function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Olympic Committee (IOC) consensus statement on acute respiratory illness in athletes part 1: acute respiratory infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwellnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Emilio Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Budgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hege Havstad Clemm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarkers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (19), pp.1066-1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1354750x.2021.2020902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-105759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520616v1</w:t>
+                <w:t xml:space="preserve">hal-03791946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Olympic Committee (IOC) consensus statement on acute respiratory illness in athletes part 2: non-infective acute respiratory illness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum and sputum MMP-9/TIMP-1 in winter sports athletes and swimmers: relationships with airway function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (19), pp.1089-1103. </w:t>
+              <w:t xml:space="preserve">Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-105567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1354750X.2021.2020902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791952v1</w:t>
+                <w:t xml:space="preserve">hal-03791955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of allergy and respiratory disorders in sport: An EAACI task force position paper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is airway damage during physical exercise related to airway dehydration? Inputs from a computational model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Walsted</w:t>
+                <w:t xml:space="preserve">Cyril Karamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bonini</w:t>
+                <w:t xml:space="preserve">Gregory Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Brannan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Benoît Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Daussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.15431⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00520.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791934v1</w:t>
+                <w:t xml:space="preserve">hal-03282571v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is airway damage during physical exercise related to airway dehydration? Inputs from a computational model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Blain</w:t>
+                <w:t xml:space="preserve">Environmental factors associated with non-infective acute respiratory illness in athletes: A systematic review by a subgroup of the IOC consensus group on “acute respiratory illness in the athlete”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Emilio Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Sewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Haut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Daussin</w:t>
+                <w:t xml:space="preserve">Ken Fitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carlsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00520.2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.466-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282571v3</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors associated with non-infective acute respiratory illness in athletes: A systematic review by a subgroup of the IOC consensus group on “acute respiratory illness in the athlete”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Prevalence of lower airway dysfunction in athletes: a systematic review and meta-analysis by a subgroup of the IOC consensus group on ‘acute respiratory illness in the athlete’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver J Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Sewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Carlsten</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwellnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonje Reier-Nilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, bjsports-2021-104601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2021-104601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791942v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of lower airway dysfunction in athletes: a systematic review and meta-analysis by a subgroup of the IOC consensus group on ‘acute respiratory illness in the athlete’</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tonje Reier-Nilsen</w:t>
+                <w:t xml:space="preserve">The Specificities of Elite Female Athletes: A Multidisciplinary Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2021-104601⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life11070622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520553v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Specificities of Elite Female Athletes: A Multidisciplinary Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Castanier</w:t>
+                <w:t xml:space="preserve">L’interdisciplinarité en santé et activité physique. Compte rendu de table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe J. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Jaffré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriele Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido van Hal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ratio Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026774v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité en santé et activité physique. Compte rendu de table ronde</w:t>
+                <w:t xml:space="preserve">Continuous exercise induces airway epithelium damage while a matched-intensity and volume intermittent exercise does not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+                <w:t xml:space="preserve">Adrien Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe J. Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Jeanne Dekerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Di Francesco</w:t>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido van Hal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosie Twomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ratio Sociologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-019-0978-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098955v1</w:t>
+                <w:t xml:space="preserve">hal-02557315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous exercise induces airway epithelium damage while a matched-intensity and volume intermittent exercise does not</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiorespiratory adaptation during 6-Minute Walk Test in fibrotic idiopathic interstitial pneumonia patients who did or did not respond to pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dekerle</w:t>
+                <w:t xml:space="preserve">Baptiste Chéhère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dumont</w:t>
+                <w:t xml:space="preserve">Cécile Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Twomey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wallaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-019-0978-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S1973-9087.18.05093-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557315v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory adaptation during 6-Minute Walk Test in fibrotic idiopathic interstitial pneumonia patients who did or did not respond to pulmonary rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Exploiting Local Facilities for Post-Pulmonary Rehabilitation Maintenance Programs in Fibrotic Idiopathic Interstitial Pneumonia Patients: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chéhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wallaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chenivesse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Wallaert</w:t>
+                <w:t xml:space="preserve">Valerie Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S1973-9087.18.05093-1⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028500v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Local Facilities for Post-Pulmonary Rehabilitation Maintenance Programs in Fibrotic Idiopathic Interstitial Pneumonia Patients: A Pilot Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bougault</w:t>
+                <w:t xml:space="preserve">Exercise-Induced Bronchoconstriction and the Air We Breathe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Rundell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Smoliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76, pp.3. </w:t>
+              <w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.183-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2019.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iac.2018.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557268v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-Induced Bronchoconstriction and the Air We Breathe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological comparison of intensity-controlled, isocaloric intermittent and continuous exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dekerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Rundell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Frederic Daussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iac.2018.01.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, European journal of sport science, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2018.1491627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027792v1</w:t>
+                <w:t xml:space="preserve">hal-02390646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological comparison of intensity-controlled, isocaloric intermittent and continuous exercise.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bougault</w:t>
+                <w:t xml:space="preserve">Changes in airway inflammation and remodelling in swimmers after quitting sport competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Odashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Daussin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2018.1491627⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (12), pp.1748-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.13257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390646v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in airway inflammation and remodelling in swimmers after quitting sport competition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of work: rest cycle duration on VO2 fluctuations during intermittent exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dekerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Daussin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cea.13257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Journal of sports sciences, 35, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1154591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028362v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of work: rest cycle duration on VO2 fluctuations during intermittent exercise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Daussin</w:t>
+                <w:t xml:space="preserve">Allergies and Exercise-Induced Bronchoconstriction in a Youth Academy and Reserve Professional Soccer Team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Legall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wallaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1154591⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of Sport Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JSM.0000000000000393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390692v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergies and Exercise-Induced Bronchoconstriction in a Youth Academy and Reserve Professional Soccer Team</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiorespiratory Response to Different Exercise Tests in Interstitial Lung Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chéhère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Legall</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Alice Gicquello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wallaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of Sport Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JSM.0000000000000393⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (12), pp.2345-2352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028601v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory Response to Different Exercise Tests in Interstitial Lung Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Exercise-induced metabolic fluctuations influence AMPK, p38-MAPK and CaMKII phosphorylation in human skeletal muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dekerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Webborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gicquello</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (12), pp.2345-2352. </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Physiological reports, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028532v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A charter for biomedical research ethics in a progressive, caring society</w:t>
               </w:r>
@@ -4557,2392 +4557,2388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway Response to Methacholine following Eucapnic Voluntary Hyperpnea in Athletes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A charter for biomedical research ethics in a progressive, caring society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vandoolaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danie Boudiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Dei Cas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121781⟩</w:t>
+              <w:t xml:space="preserve">Philosophy, Ethics, and Humanities in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13010-015-0032-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519534v1</w:t>
+                <w:t xml:space="preserve">hal-04206145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A charter for biomedical research ethics in a progressive, caring society</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airway Response to Methacholine following Eucapnic Voluntary Hyperpnea in Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy, Ethics, and Humanities in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13010-015-0032-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0121781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206145v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-induced metabolic fluctuations influence AMPK, p38-MAPK and CaMKII phosphorylation in human skeletal muscle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dekerle</w:t>
+                <w:t xml:space="preserve">Prevalence and characteristics of asthma in the aquatic disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Mountjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Fitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Webborn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bougault</w:t>
+                <w:t xml:space="preserve">Willem van Mechelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.12462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (3), pp.588 - 594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390518v1</w:t>
+                <w:t xml:space="preserve">hal-01758332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of asthma in the aquatic disciplines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ken Fitch</w:t>
+                <w:t xml:space="preserve">Is there a potential link between indoor chlorinated pool environment and airway remodeling/inflammation in swimmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.01.041⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (5), pp.469-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/ers.12.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758332v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a potential link between indoor chlorinated pool environment and airway remodeling/inflammation in swimmers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyspnoea: a multidimensional and multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (5), pp.469-471. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (6), pp.1750-1762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/ers.12.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00092613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028369v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyspnoea: a multidimensional and multidisciplinary approach</w:t>
+                <w:t xml:space="preserve">Perception of Bronchoconstriction Following Methacholine and Eucapnic Voluntary Hyperpnea Challenges in Elite Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Laviolette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+                <w:t xml:space="preserve">Simon Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00092613⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145 (4), pp.794-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.13-1413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027857v1</w:t>
+                <w:t xml:space="preserve">hal-03028722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Bronchoconstriction Following Methacholine and Eucapnic Voluntary Hyperpnea Challenges in Elite Athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Oussaidene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Couillard</w:t>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Matran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1378/chest.13-1413⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2637-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028722v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Oussaidene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borel</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-2056. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04206140v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airways Disorders and the Swimming Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.395-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iac.2013.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145761v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airways Disorders and the Swimming Pool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiorespiratory screening in elite endurance sports athletes: the Quebec study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Belzile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (3), pp.395-408. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iac.2013.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3810/psm.2012.09.1982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028563v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory screening in elite endurance sports athletes: the Quebec study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where to from Here for Exercise-Induced Bronchoconstriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Poirier</w:t>
+                <w:t xml:space="preserve">Teal S S Hallstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kippelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Belzile</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke C van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3810/psm.2012.09.1982⟩</w:t>
+              <w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.423-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iac.2013.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028770v1</w:t>
+                <w:t xml:space="preserve">hal-03028305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to from Here for Exercise-Induced Bronchoconstriction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Larsson</w:t>
+                <w:t xml:space="preserve">Exaggerated blood pressure response to exercise in athletes: dysmetabolism or altered autonomic nervous system modulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iac.2013.02.010⟩</w:t>
+              <w:t xml:space="preserve">Blood Pressure Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (5), pp.184-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MBP.0b013e3283573509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028305v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exaggerated blood pressure response to exercise in athletes: dysmetabolism or altered autonomic nervous system modulation?</w:t>
+                <w:t xml:space="preserve">Seasonal variations of cough reflex sensitivity in elite athletes training in cold air environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Pressure Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MBP.0b013e3283573509⟩</w:t>
+              <w:t xml:space="preserve">Cough</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-9974-8-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029135v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of cough reflex sensitivity in elite athletes training in cold air environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Turmel</w:t>
+                <w:t xml:space="preserve">Respiratory health of elite athletes – preventing airway injury: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kippelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D Fitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Doreen Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cough</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (7), pp.471-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1745-9974-8-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2012-091056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029123v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory health of elite athletes – preventing airway injury: a critical review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airway dysfunction in swimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 46 (7), pp.471-476. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2012-091056⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.402-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2011-090821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028461v1</w:t>
+                <w:t xml:space="preserve">hal-03027864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway dysfunction in swimmers.</w:t>
+                <w:t xml:space="preserve">Airway remodeling and inflammation in competitive swimmers training in indoor chlorinated swimming pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Loubaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2011-090821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (2), pp.351-358.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2011.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027864v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway remodeling and inflammation in competitive swimmers training in indoor chlorinated swimming pools</w:t>
+                <w:t xml:space="preserve">Airway hyperresponsiveness in elite swimmers: Is it a transient phenomenon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 129 (2), pp.351-358.e1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2011.11.010⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 127 (4), pp.892-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2010.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029100v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway hyperresponsiveness in elite swimmers: Is it a transient phenomenon?</w:t>
+                <w:t xml:space="preserve">Effect of intense swimming training on rhinitis in high-level competitive swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 127 (4), pp.892-898. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8), pp.1238-1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2010.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2010.03551.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029064v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of intense swimming training on rhinitis in high-level competitive swimmers</w:t>
+                <w:t xml:space="preserve">Bronchial challenges and respiratory symptoms in elite swimmers and winter sport athletes: Airway hyperresponsiveness in asthma: its measurement and clinical significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Boulet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2010.03551.x⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (2), pp.31S-37S. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.09-1689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03029068v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchial challenges and respiratory symptoms in elite swimmers and winter sport athletes: Airway hyperresponsiveness in asthma: its measurement and clinical significance</w:t>
+                <w:t xml:space="preserve">Asthma, airway inflammation and epithelial damage in swimmers and cold-air athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 138 (2), pp.31S-37S. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (4), pp.740-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1378/chest.09-1689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00117708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029160v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac responses to swim bench exercise in age-group swimmers and non-athletic children</w:t>
               </w:r>
@@ -7068,770 +7064,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma, airway inflammation and epithelial damage in swimmers and cold-air athletes</w:t>
+                <w:t xml:space="preserve">The Respiratory Health of Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Saint-Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylene Bertrand</w:t>
+                <w:t xml:space="preserve">Benoît Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00117708⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (4), pp.295-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2165/00007256-200939040-00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029131v1</w:t>
+                <w:t xml:space="preserve">hal-03028385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Respiratory Health of Swimmers</w:t>
+                <w:t xml:space="preserve">Tissue Doppler Imaging Reproducibility during Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Turmel</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lévesque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+                <w:t xml:space="preserve">Grégory Doucende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (4), pp.295-312. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.395-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2165/00007256-200939040-00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-965356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028385v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue Doppler Imaging Reproducibility during Exercise</w:t>
+                <w:t xml:space="preserve">The benefits of physical activity in swimming pools for asthmatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Nottin</w:t>
+                <w:t xml:space="preserve">L Rasseneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Doucende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Obert</w:t>
+                <w:t xml:space="preserve">S Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oswald-Mammosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2007-965356⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2004.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028715v1</w:t>
+                <w:t xml:space="preserve">hal-04206159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Thoracic Bioimpedance Accurately Determine Cardiac Output in COPD Patients During Maximal or Intermittent Exercise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (4), pp.1122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1378/chest.127.4.1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of physical activity in swimming pools for asthmatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermittent Exercise Test in Chronic Obstructive Pulmonary Disease Patients: How Do the Pulmonary Hemodynamics Adapt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Doutreleau</w:t>
+                <w:t xml:space="preserve">Stephane Doutreleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lonsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.2032-2039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/01.mss.0000147631.59070.7d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7841,154 +7707,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and female students' perception of menstrual symptoms: impact of hormonal contraception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Collomp</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Castanier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericsson Magnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE, 2-5 July 2024, Glasgow, Scotland, UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2024, Glasgow, United Kingdom. pg734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7998,152 +7864,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air quality and temperature effects on exercise-induced bronchoconstriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Rundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Doreen Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Sue-Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphy.c130013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8153,227 +8019,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The respiratory Health of Young Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James H Hull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanne Dekerle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High performance youth swimmers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Routledge research in paediatric sport and exercise science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17 : Les maladies respiratoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desiris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant et l'activité physique - de la théorie à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.437, 2014, L'enfant et l'activité physique - De la théorie à la pratique, 978-2-36403-063-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8383,147 +8249,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution and performances in outdoor sports: a systematic review and meta-analysis of short-terms associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8533,105 +8399,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF SPORT AND PHYSICAL ACTIVITY ON CARDIORESPIRATORY HEALTH : FROM THE BENEFICIAL EFFECTS OF RE-TRAINING TO THE DELETERIOUS EFFECTS OF HIGH-LEVEL SPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tissues and Organs [q-bio.TO]. Université de Lille, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04206186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8778,51 +8644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ortis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Legueult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2025.1692359" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delcourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doglio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.78168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Price" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Antol&#237;n Am&#233;rigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Backer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carlsten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Adami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sewry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schobersberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-109145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Mountjoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stephenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-108281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Harris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric E.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Stothers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00085.2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.03.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valorso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-108129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnigal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16488-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Reier-Nilsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Larsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-106059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Marshall Gee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Bertuzzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-106161" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwellnus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Budgett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Havstad Clemm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-105759" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turmel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Boulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750X.2021.2020902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750x.2021.2020902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-105567" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Walsted" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brannan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15431" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282571v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daussin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00520.2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fitch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2022.03.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J Price" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2021-104601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Francesco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Twomey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0978-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.18.05093-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2019.07.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Rundell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smoliga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2018.01.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daussin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2018.1491627" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Odashiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Orain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13257" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1154591" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drouard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JSM.0000000000000393" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gicquello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vandoolaeghe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Boudiguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dei Cas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-015-0032-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Morissette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2015.1063702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121781" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Webborn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Watt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12462" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758332v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Mechelen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.041" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028369v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.12.51" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laviolette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00092613" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.13-1413" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2637-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A15D213BA527A836C1B4CEF6C44F53FF983E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2013.02.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poirier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Belzile" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3810/psm.2012.09.1982" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028305v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teal S S Hallstrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke C van Leeuwen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2013.02.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029135v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e3283573509" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-9974-8-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Fitch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Doreen Anderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091056" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2011-090821" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couture" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.11.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029064v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2010.11.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turmel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2010.03551.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCN4WDP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.09-1689" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029145v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rowland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.10.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLN3ZPL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Laurent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00117708" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;vesque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00007256-200939040-00003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028715v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Doucende" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965356" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029155v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charloux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.4.1122" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206159v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rasseneur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doutreleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oswald-Mammosser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2004.10.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029152v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doutreleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lonsdorfer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000147631.59070.7d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sue-Chu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphy.c130013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Hull" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/High-Performance-Youth-Swimming/Dekerle/p/book/9781138595972" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029167v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Esh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina van Rensburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-026-02398-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-026-02415-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ortis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Legueult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2025.1692359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delcourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.78168" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Price" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Antol&#237;n Am&#233;rigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Backer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carlsten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Adami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sewry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schobersberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-109145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Mountjoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stephenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-108281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Harris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric E.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Stothers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00085.2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.03.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Reier-Nilsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Larsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-106059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Marshall Gee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Bertuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-106161" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwellnus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Budgett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Havstad Clemm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-105567" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Walsted" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brannan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15431" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turmel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Boulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750x.2021.2020902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-105759" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750X.2021.2020902" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282571v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daussin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00520.2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fitch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2022.03.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J Price" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2021-104601" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Francesco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Twomey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0978-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.18.05093-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2019.07.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Rundell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smoliga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2018.01.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daussin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2018.1491627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Odashiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Orain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13257" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1154591" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JSM.0000000000000393" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gicquello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001051" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390518v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Webborn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Watt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12462" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vandoolaeghe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Boudiguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dei Cas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-015-0032-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Morissette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2015.1063702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121781" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Mechelen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.12.51" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laviolette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00092613" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.13-1413" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2637-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A15D213BA527A836C1B4CEF6C44F53FF983E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028563v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2013.02.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028770v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poirier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Belzile" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3810/psm.2012.09.1982" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028305v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teal S S Hallstrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke C van Leeuwen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2013.02.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e3283573509" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-9974-8-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Fitch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Doreen Anderson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091056" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2011-090821" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubaki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couture" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.11.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029064v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2010.11.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turmel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2010.03551.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCN4WDP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029160v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.09-1689" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00117708" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029145v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rowland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.10.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLN3ZPL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;vesque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00007256-200939040-00003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Doucende" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965356" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206159v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rasseneur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doutreleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oswald-Mammosser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2004.10.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charloux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.4.1122" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doutreleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lonsdorfer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000147631.59070.7d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sue-Chu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphy.c130013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Hull" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/High-Performance-Youth-Swimming/Dekerle/p/book/9781138595972" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029167v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>