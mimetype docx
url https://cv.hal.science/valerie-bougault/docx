--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -184,51 +184,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2026 Men’s FIFA Football World Cup: Evidence-Based Guidelines to Protect Player Health and Performance from Environmental Challenges</w:t>
+                <w:t xml:space="preserve">One Step Further: Integrating Evidence-Based Guidelines into Practice to Address Environmental Challenges at the Men’s 2026 FIFA World Cup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Esh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carter</w:t>
@@ -275,94 +275,94 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-026-02398-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-026-02415-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566182v1</w:t>
+                <w:t xml:space="preserve">hal-05566191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Step Further: Integrating Evidence-Based Guidelines into Practice to Address Environmental Challenges at the Men’s 2026 FIFA World Cup</w:t>
+                <w:t xml:space="preserve">The 2026 Men’s FIFA Football World Cup: Evidence-Based Guidelines to Protect Player Health and Performance from Environmental Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Esh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carter</w:t>
@@ -409,70 +409,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-026-02415-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-026-02398-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566191v1</w:t>
+                <w:t xml:space="preserve">hal-05566182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORASPORT study protocol: a prospective observational study on the impact of endurance physical activity on oral microbiology and immunology</w:t>
               </w:r>
@@ -720,680 +720,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise Recommendations and Practical Considerations for Asthma Management—An EAACI Position Paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air quality, respiratory health and performance in athletes: a summary of the IOC consensus subgroup narrative review on ‘Acute Respiratory Illness in Athletes’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Price</w:t>
+                <w:t xml:space="preserve">Christopher Carlsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Papadopoulos</w:t>
+                <w:t xml:space="preserve">Paolo Emilio Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Antolín Amérigo</w:t>
+                <w:t xml:space="preserve">Nicola Sewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibeke Backer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Wolfgang Schobersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, bjsports-2024-109145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.16573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-109145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058950v1</w:t>
+                <w:t xml:space="preserve">hal-04942885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality, respiratory health and performance in athletes: a summary of the IOC consensus subgroup narrative review on ‘Acute Respiratory Illness in Athletes’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise Recommendations and Practical Considerations for Asthma Management—An EAACI Position Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Antolín Amérigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Schobersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, bjsports-2024-109145. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-109145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.16573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942885v1</w:t>
+                <w:t xml:space="preserve">hal-05058950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental challenges facing athletes, stakeholders and spectators at Paris 2024 Olympic and Paralympic Games: an evidence-based review of mitigation strategies and recommendations</w:t>
+                <w:t xml:space="preserve">Ozone Exposure Limits Cardiorespiratory Function During Maximal Cycling Exercise in Endurance Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Mougin</w:t>
+                <w:t xml:space="preserve">Owen Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric E.O. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennett Stothers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ben Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (15), bjsports-2024-108281. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-108281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00085.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652313v1</w:t>
+                <w:t xml:space="preserve">hal-04564601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Exposure Limits Cardiorespiratory Function During Maximal Cycling Exercise in Endurance Athletes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bennett Stothers</w:t>
+                <w:t xml:space="preserve">Microbiote oral et santé bucco-dentaire des sportifs : revue narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Doglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00085.2024⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564601v1</w:t>
+                <w:t xml:space="preserve">hal-04542678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote oral et santé bucco-dentaire des sportifs : revue narrative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Doglio</w:t>
+                <w:t xml:space="preserve">Environmental challenges facing athletes, stakeholders and spectators at Paris 2024 Olympic and Paralympic Games: an evidence-based review of mitigation strategies and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Mountjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (15), bjsports-2024-108281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-108281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542678v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and combined hormonal contraception: association with female students’ perception of menstrual symptoms</w:t>
               </w:r>
@@ -1507,905 +1507,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic approach to lower airway dysfunction in athletes: a systematic review and meta-analysis by a subgroup of the IOC consensus on ‘acute respiratory illness in the athlete’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal strategies to mitigate the effects of air pollution exposure during sport and exercise: a narrative review and position statement by the Canadian Academy of Sport and Exercise Medicine and the Canadian Society for Exercise Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonje Reier-Nilsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola Sewry</w:t>
+                <w:t xml:space="preserve">Sarah Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chenuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vibeke Backer</w:t>
+                <w:t xml:space="preserve">Cameron Marshall Gee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjell Larsson</w:t>
+                <w:t xml:space="preserve">Romulo Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57 (8), pp.481-489. </w:t>
+              <w:t xml:space="preserve">, In press, bjsports-2022-106161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-106059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-106161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206137v1</w:t>
+                <w:t xml:space="preserve">hal-03958284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal strategies to mitigate the effects of air pollution exposure during sport and exercise: a narrative review and position statement by the Canadian Academy of Sport and Exercise Medicine and the Canadian Society for Exercise Physiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic approach to lower airway dysfunction in athletes: a systematic review and meta-analysis by a subgroup of the IOC consensus on ‘acute respiratory illness in the athlete’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Koch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Tonje Reier-Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Sewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Marshall Gee</w:t>
+                <w:t xml:space="preserve">Bruno Chenuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romulo Bertuzzi</w:t>
+                <w:t xml:space="preserve">Kjell Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, bjsports-2022-106161. </w:t>
+              <w:t xml:space="preserve">, 2023, 57 (8), pp.481-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-106161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-106059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958284v1</w:t>
+                <w:t xml:space="preserve">hal-04206137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Olympic Committee (IOC) consensus statement on acute respiratory illness in athletes part 2: non-infective acute respiratory illness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum and sputum MMP-9/TIMP-1 in winter sports athletes and swimmers: relationships with airway function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schwellnus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Budgett</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-105567⟩</w:t>
+              <w:t xml:space="preserve">Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1354750X.2021.2020902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791952v1</w:t>
+                <w:t xml:space="preserve">hal-03791955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and management of allergy and respiratory disorders in sport: An EAACI task force position paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Price</w:t>
+                <w:t xml:space="preserve">International Olympic Committee (IOC) consensus statement on acute respiratory illness in athletes part 1: acute respiratory infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwellnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Emilio Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Walsted</w:t>
+                <w:t xml:space="preserve">Richard Budgett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bonini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Hege Havstad Clemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.15431⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (19), pp.1066-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-105759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791934v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum and sputum MMP-9/TIMP-1 in winter sports athletes and swimmers: relationships with airway function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomarkers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1 - 11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1354750x.2021.2020902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Olympic Committee (IOC) consensus statement on acute respiratory illness in athletes part 1: acute respiratory infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">International Olympic Committee (IOC) consensus statement on acute respiratory illness in athletes part 2: non-infective acute respiratory illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schwellnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Emilio Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Budgett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hege Havstad Clemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56 (19), pp.1066-1088. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-105759⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 56 (19), pp.1089-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2022-105567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791946v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum and sputum MMP-9/TIMP-1 in winter sports athletes and swimmers: relationships with airway function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis and management of allergy and respiratory disorders in sport: An EAACI task force position paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Walsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Brannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarkers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (2), pp.127-137. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (10), pp.2909-2923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1354750X.2021.2020902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.15431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791955v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is airway damage during physical exercise related to airway dehydration? Inputs from a computational model</w:t>
               </w:r>
@@ -2538,90 +2538,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors associated with non-infective acute respiratory illness in athletes: A systematic review by a subgroup of the IOC consensus group on “acute respiratory illness in the athlete”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Emilio Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Sewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Fitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carlsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (6), pp.466-473. </w:t>
@@ -2672,90 +2672,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of lower airway dysfunction in athletes: a systematic review and meta-analysis by a subgroup of the IOC consensus group on ‘acute respiratory illness in the athlete’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver J Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Sewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schwellnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibeke Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonje Reier-Nilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, bjsports-2021-104601. </w:t>
@@ -2921,481 +2921,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité en santé et activité physique. Compte rendu de table ronde</w:t>
+                <w:t xml:space="preserve">Continuous exercise induces airway epithelium damage while a matched-intensity and volume intermittent exercise does not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+                <w:t xml:space="preserve">Adrien Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe J. Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Jeanne Dekerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Di Francesco</w:t>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido van Hal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosie Twomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ratio Sociologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-019-0978-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098955v1</w:t>
+                <w:t xml:space="preserve">hal-02557315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous exercise induces airway epithelium damage while a matched-intensity and volume intermittent exercise does not</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiorespiratory adaptation during 6-Minute Walk Test in fibrotic idiopathic interstitial pneumonia patients who did or did not respond to pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dekerle</w:t>
+                <w:t xml:space="preserve">Baptiste Chéhère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dumont</w:t>
+                <w:t xml:space="preserve">Cécile Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Twomey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wallaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-019-0978-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S1973-9087.18.05093-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557315v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory adaptation during 6-Minute Walk Test in fibrotic idiopathic interstitial pneumonia patients who did or did not respond to pulmonary rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chéhère</w:t>
+                <w:t xml:space="preserve">L’interdisciplinarité en santé et activité physique. Compte rendu de table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe J. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Wallaert</w:t>
+                <w:t xml:space="preserve">Gabriele Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido van Hal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ratio Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028500v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Local Facilities for Post-Pulmonary Rehabilitation Maintenance Programs in Fibrotic Idiopathic Interstitial Pneumonia Patients: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chéhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wallaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3546,64 +3546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological comparison of intensity-controlled, isocaloric intermittent and continuous exercise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dekerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,51 +3689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Odashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,64 +3797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of work: rest cycle duration on VO2 fluctuations during intermittent exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dekerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,51 +3966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Legall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wallaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Journal of Sport Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (5), pp.450-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4044,90 +4044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory Response to Different Exercise Tests in Interstitial Lung Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chéhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gicquello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wallaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (12), pp.2345-2352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4155,736 +4155,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-induced metabolic fluctuations influence AMPK, p38-MAPK and CaMKII phosphorylation in human skeletal muscle.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A charter for biomedical research ethics in a progressive, caring society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Webborn</w:t>
+                <w:t xml:space="preserve">Sylvie Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Watt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bougault</w:t>
+                <w:t xml:space="preserve">Alessandra Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danie Boudiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.12462⟩</w:t>
+              <w:t xml:space="preserve">Philosophy, Ethics, and Humanities in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13010-015-0032-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390518v1</w:t>
+                <w:t xml:space="preserve">hal-04206145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A charter for biomedical research ethics in a progressive, caring society</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Blaizot</w:t>
+                <w:t xml:space="preserve">Airway Response to Methacholine following Eucapnic Voluntary Hyperpnea in Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danie Boudiguet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy, Ethics, and Humanities in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13010-015-0032-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0121781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01397308v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased exhaled breath condensate 8-isoprostane after a swimming session in competitive swimmers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+                <w:t xml:space="preserve">A charter for biomedical research ethics in a progressive, caring society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vandoolaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danie Boudiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2015.1063702⟩</w:t>
+              <w:t xml:space="preserve">Philosophy, Ethics, and Humanities in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13010-015-0032-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028696v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01397308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A charter for biomedical research ethics in a progressive, caring society</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Dei Cas</w:t>
+                <w:t xml:space="preserve">Increased exhaled breath condensate 8-isoprostane after a swimming session in competitive swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu C Morissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy, Ethics, and Humanities in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13010-015-0032-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (5), pp.569-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2015.1063702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206145v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway Response to Methacholine following Eucapnic Voluntary Hyperpnea in Athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise-induced metabolic fluctuations influence AMPK, p38-MAPK and CaMKII phosphorylation in human skeletal muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dekerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Webborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0121781. </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Physiological reports, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.12462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519534v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and characteristics of asthma in the aquatic disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Mountjoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Fitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4961,51 +4961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a potential link between indoor chlorinated pool environment and airway remodeling/inflammation in swimmers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (5), pp.469-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5169,64 +5169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 145 (4), pp.794-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5254,458 +5254,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airways Disorders and the Swimming Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2637-4⟩</w:t>
+              <w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.395-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iac.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206140v1</w:t>
+                <w:t xml:space="preserve">hal-03028563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Oussaidene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airways Disorders and the Swimming Pool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Oussaidene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Matran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology and Allergy Clinics of North America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2637-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iac.2013.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03028563v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory screening in elite endurance sports athletes: the Quebec study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Belzile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5890,77 +5890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exaggerated blood pressure response to exercise in athletes: dysmetabolism or altered autonomic nervous system modulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6007,77 +6007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of cough reflex sensitivity in elite athletes training in cold air environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cough</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6163,51 +6163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Doreen Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (7), pp.471-476. </w:t>
@@ -6258,51 +6258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway dysfunction in swimmers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (6), pp.402-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6375,51 +6375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Loubaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6483,64 +6483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway hyperresponsiveness in elite swimmers: Is it a transient phenomenon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 127 (4), pp.892-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6703,64 +6703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronchial challenges and respiratory symptoms in elite swimmers and winter sport athletes: Airway hyperresponsiveness in asthma: its measurement and clinical significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 138 (2), pp.31S-37S. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6807,90 +6807,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthma, airway inflammation and epithelial damage in swimmers and cold-air athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (4), pp.740-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7083,77 +7083,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Respiratory Health of Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39 (4), pp.295-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7298,347 +7298,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of physical activity in swimming pools for asthmatics</w:t>
+                <w:t xml:space="preserve">Does Thoracic Bioimpedance Accurately Determine Cardiac Output in COPD Patients During Maximal or Intermittent Exercise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rasseneur</w:t>
+                <w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Doutreleau</w:t>
+                <w:t xml:space="preserve">Anne Charloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Oswald-Mammosser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruddy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2004.10.003⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (4), pp.1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.127.4.1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206159v1</w:t>
+                <w:t xml:space="preserve">hal-03029155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Thoracic Bioimpedance Accurately Determine Cardiac Output in COPD Patients During Maximal or Intermittent Exercise?</w:t>
+                <w:t xml:space="preserve">The benefits of physical activity in swimming pools for asthmatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charloux</w:t>
+                <w:t xml:space="preserve">L Rasseneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruddy Richard</w:t>
+                <w:t xml:space="preserve">S Doutreleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gény</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Oswald-Mammosser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 127 (4), pp.1122. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1378/chest.127.4.1122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2004.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029155v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent Exercise Test in Chronic Obstructive Pulmonary Disease Patients: How Do the Pulmonary Hemodynamics Adapt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lonsdorfer-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doutreleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lonsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7930,51 +7930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Sue-Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphy.c130013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8145,51 +8145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17 : Les maladies respiratoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8644,51 +8644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566182v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Esh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina van Rensburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-026-02398-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-026-02415-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ortis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Legueult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2025.1692359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delcourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.78168" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Price" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Antol&#237;n Am&#233;rigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Backer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carlsten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Adami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sewry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schobersberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-109145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Mountjoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stephenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-108281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Harris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric E.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Stothers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00085.2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.03.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Reier-Nilsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Larsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-106059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Marshall Gee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Bertuzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-106161" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwellnus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Budgett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Havstad Clemm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-105567" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Walsted" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brannan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15431" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turmel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Boulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750x.2021.2020902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-105759" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750X.2021.2020902" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282571v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daussin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00520.2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fitch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2022.03.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J Price" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2021-104601" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Francesco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Twomey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0978-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.18.05093-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2019.07.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Rundell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smoliga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2018.01.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daussin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2018.1491627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Odashiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Orain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13257" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1154591" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JSM.0000000000000393" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gicquello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001051" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390518v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Webborn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Watt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12462" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vandoolaeghe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Boudiguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dei Cas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-015-0032-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Morissette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2015.1063702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121781" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Mechelen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.12.51" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laviolette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00092613" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.13-1413" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2637-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A15D213BA527A836C1B4CEF6C44F53FF983E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028563v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2013.02.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028770v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poirier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Belzile" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3810/psm.2012.09.1982" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028305v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teal S S Hallstrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke C van Leeuwen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2013.02.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e3283573509" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-9974-8-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Fitch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Doreen Anderson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091056" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2011-090821" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubaki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couture" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.11.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029064v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2010.11.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turmel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2010.03551.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCN4WDP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029160v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.09-1689" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00117708" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029145v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rowland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.10.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLN3ZPL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;vesque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00007256-200939040-00003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Doucende" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965356" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206159v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rasseneur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doutreleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oswald-Mammosser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2004.10.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charloux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.4.1122" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doutreleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lonsdorfer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000147631.59070.7d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sue-Chu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphy.c130013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Hull" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/High-Performance-Youth-Swimming/Dekerle/p/book/9781138595972" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029167v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Esh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina van Rensburg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-026-02415-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-026-02398-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ortis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Legueult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2025.1692359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delcourt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.78168" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carlsten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Adami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sewry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schobersberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-109145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Price" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadopoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Antol&#237;n Am&#233;rigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Backer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16573" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Harris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric E.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Stothers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00085.2024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.03.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Mountjoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stephenson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-108281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Marshall Gee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Bertuzzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-106161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Reier-Nilsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Larsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-106059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Turmel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Boulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750X.2021.2020902" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwellnus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Budgett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Havstad Clemm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-105759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750x.2021.2020902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2022-105567" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Walsted" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brannan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15431" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282571v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daussin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00520.2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fitch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2022.03.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J Price" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2021-104601" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Twomey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0978-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chenivesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wallaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.18.05093-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Francesco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02557268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2019.07.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Rundell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smoliga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2018.01.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daussin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2018.1491627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Odashiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Orain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13257" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1154591" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Drouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JSM.0000000000000393" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gicquello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001051" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vandoolaeghe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Boudiguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dei Cas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-015-0032-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121781" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C Morissette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Murray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2015.1063702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Webborn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Watt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12462" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Mechelen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.12.51" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laviolette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00092613" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.13-1413" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2013.02.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2637-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A15D213BA527A836C1B4CEF6C44F53FF983E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028770v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poirier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Belzile" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3810/psm.2012.09.1982" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028305v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teal S S Hallstrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Larsson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke C van Leeuwen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iac.2013.02.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e3283573509" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-9974-8-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Fitch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Doreen Anderson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2012-091056" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027864v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2011-090821" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029100v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubaki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couture" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.11.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029064v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2010.11.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turmel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2010.03551.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCN4WDP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029160v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.09-1689" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00117708" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029145v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rowland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.10.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGLN3ZPL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;vesque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/00007256-200939040-00003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Doucende" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965356" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charloux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.127.4.1122" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rasseneur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doutreleau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oswald-Mammosser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2004.10.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doutreleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lonsdorfer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000147631.59070.7d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sue-Chu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphy.c130013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Hull" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/High-Performance-Youth-Swimming/Dekerle/p/book/9781138595972" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029167v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04206186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>