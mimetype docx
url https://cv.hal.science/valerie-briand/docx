--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -340,429 +340,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two proxies for the preconception weight using data from a pre-pregnancy cohort in Benin: weight measured in the first trimester of pregnancy vs estimated by Thomas’ formula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the uptake of Intermittent Preventive Treatment of malaria in pregnancy using Sulfadoxine-Pyrimethamine (IPTp-SP) through seasonal malaria chemoprevention channel delivery: protocol of a multicenter cluster randomized implementation trial in Mali and Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiatou Koita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel D Bognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+                <w:t xml:space="preserve">Efundem Agboraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+                <w:t xml:space="preserve">Mahamadou Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Hounkonnou</w:t>
+                <w:t xml:space="preserve">Seydou Yabré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312840⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-17529-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769777v1</w:t>
+                <w:t xml:space="preserve">hal-04788198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the uptake of Intermittent Preventive Treatment of malaria in pregnancy using Sulfadoxine-Pyrimethamine (IPTp-SP) through seasonal malaria chemoprevention channel delivery: protocol of a multicenter cluster randomized implementation trial in Mali and Burkina Faso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel D Bognini</w:t>
+                <w:t xml:space="preserve">Intermittent preventive treatment regimens for malaria in HIV-positive pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Pons-Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrte J Wassenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efundem Agboraw</w:t>
+                <w:t xml:space="preserve">Koffi Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamadou Dembélé</w:t>
+                <w:t xml:space="preserve">Clara Marín-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydou Yabré</w:t>
+                <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (9), pp.CD006689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-17529-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/14651858.CD006689.pub3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788198v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent preventive treatment regimens for malaria in HIV-positive pregnant women</w:t>
+                <w:t xml:space="preserve">Comparison of two proxies for the preconception weight using data from a pre-pregnancy cohort in Benin: weight measured in the first trimester of pregnancy vs estimated by Thomas’ formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pons-Duran</w:t>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrte J Wassenaar</w:t>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Emmanuel Yovo</w:t>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Marín-Carballo</w:t>
+                <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Briand</w:t>
+                <w:t xml:space="preserve">Cornelia Hounkonnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (9), pp.CD006689. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/14651858.CD006689.pub3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788605v1</w:t>
+                <w:t xml:space="preserve">hal-04769777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of excluding adverse neonatal outcomes on the creation of gestational weight gain charts among women from low- and middle-income countries with normal and overweight BMI</w:t>
               </w:r>
@@ -1278,593 +1278,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the routine implementation of pulse oximeters into integrated management of childhood illness (IMCI) guidelines at primary health care level in West Africa : the AIRE mixed-methods research protocol</w:t>
+                <w:t xml:space="preserve">Malaria in the first trimester of pregnancy and fetal growth: results from a Beninese pre-conceptional cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. B. Hedible</w:t>
+                <w:t xml:space="preserve">Babagnidé François Koladjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Louart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Anago</w:t>
+                <w:t xml:space="preserve">William Atade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-08982-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiac012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145279v1</w:t>
+                <w:t xml:space="preserve">hal-03599254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria in the first trimester of pregnancy and fetal growth: results from a Beninese pre-conceptional cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective multicentre study of host response signatures in neonatal sepsis in Sub Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Ezinmegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Agbota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babagnidé François Koladjo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">William Atade</w:t>
+                <w:t xml:space="preserve">Sossou Darius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiac012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25892-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599254v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective multicentre study of host response signatures in neonatal sepsis in Sub Saharan Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessing fetal growth in Africa: Application of the international WHO and INTERGROWTH-21st standards in a Beninese pregnancy cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sossou Darius</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Atade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25892-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990307v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing fetal growth in Africa: Application of the international WHO and INTERGROWTH-21st standards in a Beninese pregnancy cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gino Agbota</w:t>
+                <w:t xml:space="preserve">Evaluation of the routine implementation of pulse oximeters into integrated management of childhood illness (IMCI) guidelines at primary health care level in West Africa : the AIRE mixed-methods research protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Hedible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Louart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Neboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hocquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Atade</w:t>
+                <w:t xml:space="preserve">G. Anago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262760. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-08982-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575172v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burden of malaria in pregnancy among adolescent girls compared to adult women in 5 sub-Saharan African countries: A secondary individual participant data meta-analysis of 2 clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Pons-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Mombo-Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Dechavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2082,429 +2082,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genotyping Study in Benin Comparing the Carriage of Plasmodium falciparum Infections Before Pregnancy and in Early Pregnancy: Story of a Persistent Infection</w:t>
+                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayeh Jafari-Guemouri</w:t>
+                <w:t xml:space="preserve">Sarah Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Courtois</w:t>
+                <w:t xml:space="preserve">Manfred Accrombess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atika Mama</w:t>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Rouas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Neto Braga</w:t>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa841⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419618v1</w:t>
+                <w:t xml:space="preserve">hal-03312406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ultra-sensitive molecular methods for detecting malaria - the broader perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Genotyping Study in Benin Comparing the Carriage of Plasmodium falciparum Infections Before Pregnancy and in Early Pregnancy: Story of a Persistent Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayeh Jafari-Guemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kamaliddin</w:t>
+                <w:t xml:space="preserve">Laura Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin J. Sutherland</w:t>
+                <w:t xml:space="preserve">Atika Mama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Houze</w:t>
+                <w:t xml:space="preserve">Baptiste Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cottrell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Briand</w:t>
+                <w:t xml:space="preserve">Gabriel Neto Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 73 (2), pp.e355-e361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222390v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
+                <w:t xml:space="preserve">The role of ultra-sensitive molecular methods for detecting malaria - the broader perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Davies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briand</w:t>
+                <w:t xml:space="preserve">Claire Kamaliddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Accrombess</w:t>
+                <w:t xml:space="preserve">Colin J. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Fievet</w:t>
+                <w:t xml:space="preserve">Sandrine Houze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 202, </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312406v1</w:t>
+                <w:t xml:space="preserve">hal-03222390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotrimoxazole versus sulfadoxine-pyrimethamine for intermittent preventive treatment of malaria in HIV-infected pregnant women in Bangui, Central African Republic: a Pragmatic Randomized Controlled Trial</w:t>
               </w:r>
@@ -2752,1112 +2752,1112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in women's dietary diversity before and during pregnancy in Southern Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and clinical impact of malaria infections detected with a highly sensitive HRP2 rapid diagnostic test in Beninese pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. R. A. Djossinou</w:t>
+                <w:t xml:space="preserve">G. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Savy</w:t>
+                <w:t xml:space="preserve">N. Tuike Ndam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fanou-Fogny</w:t>
+                <w:t xml:space="preserve">X. Martianez-Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwidge Landais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Accrombessi</w:t>
+                <w:t xml:space="preserve">B. Vianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (2), pp.e12906. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mcn.12906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-020-03261-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117958v1</w:t>
+                <w:t xml:space="preserve">hal-03113482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPSIS project: a protocol for studying biomarkers of neonatal sepsis and immune responses of infants in a malaria-endemic region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Submicroscopic Plasmodium falciparum Infections Throughout Pregnancy: A Preconception Cohort Study in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornélia P A Hounkonnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Ladekpo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-036905⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.166-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134399v1</w:t>
+                <w:t xml:space="preserve">hal-03169216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of malaria in pregnancy on the developing fetus: a review on prevention and treatment with antimalarial drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in women's dietary diversity before and during pregnancy in Southern Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. A. Djossinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fanou-Fogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saito</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edwidge Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2352-4642(20)30099-7⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.e12906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143021v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and clinical impact of malaria infections detected with a highly sensitive HRP2 rapid diagnostic test in Beninese pregnant women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Briand</w:t>
+                <w:t xml:space="preserve">SEPSIS project: a protocol for studying biomarkers of neonatal sepsis and immune responses of infants in a malaria-endemic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ezinmegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cottrell</w:t>
+                <w:t xml:space="preserve">D. Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tuike Ndam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Vianou</w:t>
+                <w:t xml:space="preserve">R. Ladekpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-020-03261-1⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10 (7), pp.e036905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-036905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113482v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Submicroscopic Plasmodium falciparum Infections Throughout Pregnancy: A Preconception Cohort Study in Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deleterious effects of malaria in pregnancy on the developing fetus: a review on prevention and treatment with antimalarial drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornélia P A Hounkonnou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Mcgready</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (1), pp.166-174. </w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 4 (10), pp.761-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s2352-4642(20)30099-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169216v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of malaria in the first trimester of pregnancy on poor maternal and birth outcomes in Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased Risk of Malaria During the First Year of Life in Small-for-Gestational-Age Infants: A Longitudinal Study in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agbota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Agbota</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Martin-Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciy1073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219 (10), pp.1642-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiy699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209512v1</w:t>
+                <w:t xml:space="preserve">hal-03209918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization and mapping of glucose-6-phosphate dehydrogenase (G6PD) mutations in the Greater Mekong Subregion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Bancone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12936-019-2652-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Risk of Malaria During the First Year of Life in Small-for-Gestational-Age Infants: A Longitudinal Study in Benin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Effects of malaria in the first trimester of pregnancy on poor maternal and birth outcomes in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agbota</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 219 (10), pp.1642-1651. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (8), pp.1385-1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiy699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciy1073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209918v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal malaria but not schistosomiasis is associated with a higher risk of febrile infection in infant during the first 3 months of life: A mother-child cohort in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Polman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,51 +3865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank T. Wieringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiza Campos-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222864. </w:t>
@@ -3947,64 +3947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor maternal anthropometric status before conception is associated with a deleterious infant growth during the first year of life: a longitudinal preconceptional cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,363 +4075,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxics (Pb, Cd) and trace elements (Zn, Cu, Mn) in women during pregnancy and at delivery, South Benin, 2014-2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Agbota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Guy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Achille Massougbodji</w:t>
+                <w:t xml:space="preserve">Agnès Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.06.054⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.e019014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863267v1</w:t>
+                <w:t xml:space="preserve">hal-02461601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Toxics (Pb, Cd) and trace elements (Zn, Cu, Mn) in women during pregnancy and at delivery, South Benin, 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gartner</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02461601v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria in the First Trimester of Pregnancy Is Associated with Non-Malaria Fever During the First Three Months of Life in a Beninese Infant Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Ezinmegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Ahouayito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bottger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4620,51 +4620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and institutional determinants of caesarean section in referral hospitals in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and perinatal outcomes by mode of delivery in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,90 +5035,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Anemia in Benin: Prevalence, Risk Factors, and Association with Low Birth Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (3), pp.414-420. </w:t>
@@ -5156,90 +5156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium falciparum exposure in utero, maternal age and parity influence the innate activation of foetal antigen presenting cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samad Ibitokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5290,51 +5290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospitalization Criteria in Imported Falciparum Malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F49A8F1B"/>
+    <w:nsid w:val="CC0AF7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5749,51 +5749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7927-1855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135264596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Bognini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Koita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Dembele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07568-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efundem Agboraw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yabr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17529-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons-Duran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrte J Wassenaar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mar&#237;n-Carballo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD006689.pub3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Revollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Delanyo Dzoka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fifonsi Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Sadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2024.100012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kouame Tchankoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi A Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somiabalo P Atekpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04793-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin E. Fombah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haily Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Owusu-Kyei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Quinto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04575-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Hedible" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neboua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anago" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08982-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babagnid&#233; Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Atade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Ezinmegnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bartolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossou Darius" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25892-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hocquette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Mombo-Ngoma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Macete" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Desai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwaka A. Kakolwa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dambrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeh Jafari-Guemouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neto Braga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa841" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kamaliddin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Sutherland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvette Batoumbou Ketta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sepou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Serdouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13668" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. A. Hounkonnou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Ndam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ezinmegnon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sossou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladekpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-036905" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Min" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgready" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-4642(20)30099-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tuike Ndam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martianez-Vendrell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03261-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia P A Hounkonnou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558683v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Bancone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2652-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin-Prevel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy699" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Polman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Wieringa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahouayito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12573" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Ahouayito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agossou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougouma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triendebeogo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-12-114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047352" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Varani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Ibitokou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Behr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2007.00143.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7927-1855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135264596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Bognini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Koita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Dembele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07568-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efundem Agboraw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yabr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17529-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons-Duran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrte J Wassenaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mar&#237;n-Carballo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD006689.pub3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Revollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Delanyo Dzoka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fifonsi Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Sadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2024.100012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kouame Tchankoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi A Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somiabalo P Atekpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04793-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin E. Fombah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haily Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Owusu-Kyei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Quinto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04575-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babagnid&#233; Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Atade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Ezinmegnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bartolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossou Darius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25892-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hocquette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Hedible" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neboua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anago" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08982-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Mombo-Ngoma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Macete" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Desai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwaka A. Kakolwa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dambrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeh Jafari-Guemouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neto Braga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa841" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kamaliddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Sutherland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvette Batoumbou Ketta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sepou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Serdouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13668" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. A. Hounkonnou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Ndam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tuike Ndam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martianez-Vendrell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03261-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia P A Hounkonnou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ezinmegnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sossou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladekpo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-036905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Min" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgready" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-4642(20)30099-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin-Prevel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy699" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Bancone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2652-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Polman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Wieringa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahouayito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12573" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Ahouayito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agossou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougouma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triendebeogo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-12-114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047352" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Varani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Ibitokou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Behr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2007.00143.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>