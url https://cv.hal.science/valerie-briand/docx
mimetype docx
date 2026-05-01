--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1680,295 +1680,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the routine implementation of pulse oximeters into integrated management of childhood illness (IMCI) guidelines at primary health care level in West Africa : the AIRE mixed-methods research protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burden of malaria in pregnancy among adolescent girls compared to adult women in 5 sub-Saharan African countries: A secondary individual participant data meta-analysis of 2 clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Pons-Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. B. Hedible</w:t>
+                <w:t xml:space="preserve">Ghyslain Mombo-Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Louart</w:t>
+                <w:t xml:space="preserve">Eusebio Macete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Neboua</w:t>
+                <w:t xml:space="preserve">Meghna Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Catala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Anago</w:t>
+                <w:t xml:space="preserve">Mwaka A. Kakolwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-08982-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145279v1</w:t>
+                <w:t xml:space="preserve">hal-03962304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burden of malaria in pregnancy among adolescent girls compared to adult women in 5 sub-Saharan African countries: A secondary individual participant data meta-analysis of 2 clinical trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Pons-Duran</w:t>
+                <w:t xml:space="preserve">Evaluation of the routine implementation of pulse oximeters into integrated management of childhood illness (IMCI) guidelines at primary health care level in West Africa : the AIRE mixed-methods research protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Hedible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghyslain Mombo-Ngoma</w:t>
+                <w:t xml:space="preserve">Sarah Louart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eusebio Macete</w:t>
+                <w:t xml:space="preserve">D. Neboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghna Desai</w:t>
+                <w:t xml:space="preserve">L. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mwaka A. Kakolwa</w:t>
+                <w:t xml:space="preserve">G. Anago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (9), </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-08982-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962304v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective study of toxoplasmosis prevalence in pregnant women in Benin and its relation with malaria</w:t>
               </w:r>
@@ -2752,736 +2752,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and clinical impact of malaria infections detected with a highly sensitive HRP2 rapid diagnostic test in Beninese pregnant women</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in women's dietary diversity before and during pregnancy in Southern Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cottrell</w:t>
+                <w:t xml:space="preserve">D. R. A. Djossinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tuike Ndam</w:t>
+                <w:t xml:space="preserve">Mathilde Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Martianez-Vendrell</w:t>
+                <w:t xml:space="preserve">N. Fanou-Fogny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vianou</w:t>
+                <w:t xml:space="preserve">Edwidge Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (1), pp.188. </w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.e12906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-020-03261-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mcn.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113482v1</w:t>
+                <w:t xml:space="preserve">hal-03117958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Submicroscopic Plasmodium falciparum Infections Throughout Pregnancy: A Preconception Cohort Study in Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEPSIS project: a protocol for studying biomarkers of neonatal sepsis and immune responses of infants in a malaria-endemic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornélia P A Hounkonnou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+                <w:t xml:space="preserve">S. Ezinmegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agbota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ladekpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz748⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10 (7), pp.e036905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-036905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169216v1</w:t>
+                <w:t xml:space="preserve">hal-03134399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in women's dietary diversity before and during pregnancy in Southern Benin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deleterious effects of malaria in pregnancy on the developing fetus: a review on prevention and treatment with antimalarial drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwidge Landais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mcgready</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.12906⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 4 (10), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2352-4642(20)30099-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117958v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPSIS project: a protocol for studying biomarkers of neonatal sepsis and immune responses of infants in a malaria-endemic region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Agbota</w:t>
+                <w:t xml:space="preserve">Prevalence and clinical impact of malaria infections detected with a highly sensitive HRP2 rapid diagnostic test in Beninese pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sossou</w:t>
+                <w:t xml:space="preserve">G. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ladekpo</w:t>
+                <w:t xml:space="preserve">N. Tuike Ndam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Martianez-Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-036905⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-020-03261-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134399v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of malaria in pregnancy on the developing fetus: a review on prevention and treatment with antimalarial drugs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Submicroscopic Plasmodium falciparum Infections Throughout Pregnancy: A Preconception Cohort Study in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mcgready</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cornélia P A Hounkonnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 4 (10), pp.761-774. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.166-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2352-4642(20)30099-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143021v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Risk of Malaria During the First Year of Life in Small-for-Gestational-Age Infants: A Longitudinal Study in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Martin-Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,64 +3718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (8), pp.1385-1393. </w:t>
@@ -3947,51 +3947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor maternal anthropometric status before conception is associated with a deleterious infant growth during the first year of life: a longitudinal preconceptional cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,295 +4614,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and institutional determinants of caesarean section in referral hospitals in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
+                <w:t xml:space="preserve">Maternal and perinatal outcomes by mode of delivery in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Abrahamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mamadou Traore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, pp.114. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2393-12-114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148258v1</w:t>
+                <w:t xml:space="preserve">hal-04148259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and perinatal outcomes by mode of delivery in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
+                <w:t xml:space="preserve">Individual and institutional determinants of caesarean section in referral hospitals in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Abrahamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Traore</w:t>
+                <w:t xml:space="preserve">Laurence Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47352. </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2393-12-114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148259v1</w:t>
+                <w:t xml:space="preserve">hal-04148258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria and gravidity interact to modify maternal haemoglobin concentrations during pregnancy</w:t>
               </w:r>
@@ -5518,51 +5518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC0AF7B8"/>
+    <w:nsid w:val="1F00DB61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5749,51 +5749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7927-1855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135264596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Bognini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Koita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Dembele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07568-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efundem Agboraw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yabr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17529-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons-Duran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrte J Wassenaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mar&#237;n-Carballo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD006689.pub3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Revollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Delanyo Dzoka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fifonsi Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Sadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2024.100012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kouame Tchankoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi A Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somiabalo P Atekpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04793-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin E. Fombah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haily Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Owusu-Kyei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Quinto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04575-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babagnid&#233; Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Atade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Ezinmegnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bartolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossou Darius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25892-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hocquette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Hedible" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neboua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anago" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08982-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Mombo-Ngoma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Macete" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Desai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwaka A. Kakolwa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dambrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeh Jafari-Guemouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neto Braga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa841" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kamaliddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Sutherland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvette Batoumbou Ketta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sepou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Serdouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13668" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. A. Hounkonnou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Ndam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tuike Ndam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martianez-Vendrell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03261-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia P A Hounkonnou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ezinmegnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sossou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladekpo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-036905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Min" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgready" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-4642(20)30099-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin-Prevel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy699" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Bancone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2652-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Polman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Wieringa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahouayito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12573" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Ahouayito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agossou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougouma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triendebeogo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-12-114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047352" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Varani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Ibitokou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Behr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2007.00143.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7927-1855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135264596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Bognini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Koita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Dembele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07568-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efundem Agboraw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yabr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17529-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons-Duran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrte J Wassenaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mar&#237;n-Carballo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD006689.pub3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Revollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Delanyo Dzoka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fifonsi Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Sadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2024.100012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kouame Tchankoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi A Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somiabalo P Atekpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04793-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin E. Fombah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haily Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Owusu-Kyei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Quinto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04575-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babagnid&#233; Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Atade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Ezinmegnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bartolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossou Darius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25892-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hocquette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Mombo-Ngoma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Macete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Desai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwaka A. Kakolwa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Hedible" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neboua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08982-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dambrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeh Jafari-Guemouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neto Braga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa841" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kamaliddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Sutherland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvette Batoumbou Ketta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sepou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Serdouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13668" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. A. Hounkonnou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Ndam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ezinmegnon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sossou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladekpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-036905" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Min" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgready" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-4642(20)30099-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tuike Ndam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martianez-Vendrell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03261-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia P A Hounkonnou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin-Prevel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy699" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Bancone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2652-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Polman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Wieringa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahouayito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12573" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Ahouayito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agossou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougouma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triendebeogo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047352" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-12-114" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Varani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Ibitokou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Behr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2007.00143.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>