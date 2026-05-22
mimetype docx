--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -474,295 +474,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent preventive treatment regimens for malaria in HIV-positive pregnant women</w:t>
+                <w:t xml:space="preserve">Comparison of two proxies for the preconception weight using data from a pre-pregnancy cohort in Benin: weight measured in the first trimester of pregnancy vs estimated by Thomas’ formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pons-Duran</w:t>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrte J Wassenaar</w:t>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Emmanuel Yovo</w:t>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Marín-Carballo</w:t>
+                <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Briand</w:t>
+                <w:t xml:space="preserve">Cornelia Hounkonnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (9), pp.CD006689. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/14651858.CD006689.pub3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788605v1</w:t>
+                <w:t xml:space="preserve">hal-04769777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two proxies for the preconception weight using data from a pre-pregnancy cohort in Benin: weight measured in the first trimester of pregnancy vs estimated by Thomas’ formula</w:t>
+                <w:t xml:space="preserve">Intermittent preventive treatment regimens for malaria in HIV-positive pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+                <w:t xml:space="preserve">Clara Pons-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+                <w:t xml:space="preserve">Myrte J Wassenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briand</w:t>
+                <w:t xml:space="preserve">Koffi Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino Agbota</w:t>
+                <w:t xml:space="preserve">Clara Marín-Carballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Hounkonnou</w:t>
+                <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312840. </w:t>
+              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (9), pp.CD006689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/14651858.CD006689.pub3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769777v1</w:t>
+                <w:t xml:space="preserve">hal-04788605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of excluding adverse neonatal outcomes on the creation of gestational weight gain charts among women from low- and middle-income countries with normal and overweight BMI</w:t>
               </w:r>
@@ -1297,77 +1297,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria in the first trimester of pregnancy and fetal growth: results from a Beninese pre-conceptional cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babagnidé François Koladjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Atade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1412,563 +1412,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective multicentre study of host response signatures in neonatal sepsis in Sub Saharan Africa</w:t>
+                <w:t xml:space="preserve">Evaluation of the routine implementation of pulse oximeters into integrated management of childhood illness (IMCI) guidelines at primary health care level in West Africa : the AIRE mixed-methods research protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sem Ezinmegnon</w:t>
+                <w:t xml:space="preserve">G. B. Hedible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mommert</w:t>
+                <w:t xml:space="preserve">Sarah Louart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bartolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gino Agbota</w:t>
+                <w:t xml:space="preserve">D. Neboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sossou Darius</w:t>
+                <w:t xml:space="preserve">L. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25892-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-08982-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990307v1</w:t>
+                <w:t xml:space="preserve">hal-04145279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing fetal growth in Africa: Application of the international WHO and INTERGROWTH-21st standards in a Beninese pregnancy cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Prospective multicentre study of host response signatures in neonatal sepsis in Sub Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Ezinmegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Atade</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sossou Darius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262760⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25892-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575172v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burden of malaria in pregnancy among adolescent girls compared to adult women in 5 sub-Saharan African countries: A secondary individual participant data meta-analysis of 2 clinical trials</w:t>
+                <w:t xml:space="preserve">Assessing fetal growth in Africa: Application of the international WHO and INTERGROWTH-21st standards in a Beninese pregnancy cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pons-Duran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mwaka A. Kakolwa</w:t>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Agbota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Atade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004084⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0262760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962304v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the routine implementation of pulse oximeters into integrated management of childhood illness (IMCI) guidelines at primary health care level in West Africa : the AIRE mixed-methods research protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. B. Hedible</w:t>
+                <w:t xml:space="preserve">Burden of malaria in pregnancy among adolescent girls compared to adult women in 5 sub-Saharan African countries: A secondary individual participant data meta-analysis of 2 clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Pons-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Louart</w:t>
+                <w:t xml:space="preserve">Ghyslain Mombo-Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Neboua</w:t>
+                <w:t xml:space="preserve">Eusebio Macete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Catala</w:t>
+                <w:t xml:space="preserve">Meghna Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Anago</w:t>
+                <w:t xml:space="preserve">Mwaka A. Kakolwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.1579. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-08982-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145279v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective study of toxoplasmosis prevalence in pregnant women in Benin and its relation with malaria</w:t>
               </w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Dechavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2082,429 +2082,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
+                <w:t xml:space="preserve">A Genotyping Study in Benin Comparing the Carriage of Plasmodium falciparum Infections Before Pregnancy and in Early Pregnancy: Story of a Persistent Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Davies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briand</w:t>
+                <w:t xml:space="preserve">Sayeh Jafari-Guemouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Accrombess</w:t>
+                <w:t xml:space="preserve">Laura Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Fievet</w:t>
+                <w:t xml:space="preserve">Atika Mama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Baptiste Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Neto Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (2), pp.e355-e361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312406v1</w:t>
+                <w:t xml:space="preserve">hal-03419618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genotyping Study in Benin Comparing the Carriage of Plasmodium falciparum Infections Before Pregnancy and in Early Pregnancy: Story of a Persistent Infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of ultra-sensitive molecular methods for detecting malaria - the broader perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Courtois</w:t>
+                <w:t xml:space="preserve">Claire Kamaliddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atika Mama</w:t>
+                <w:t xml:space="preserve">Colin J. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Rouas</w:t>
+                <w:t xml:space="preserve">Sandrine Houze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Neto Braga</w:t>
+                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 73 (2), pp.e355-e361. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419618v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ultra-sensitive molecular methods for detecting malaria - the broader perspective</w:t>
+                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kamaliddin</w:t>
+                <w:t xml:space="preserve">Sarah Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin J. Sutherland</w:t>
+                <w:t xml:space="preserve">Manfred Accrombess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Houze</w:t>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cottrell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Briand</w:t>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222390v1</w:t>
+                <w:t xml:space="preserve">hal-03312406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotrimoxazole versus sulfadoxine-pyrimethamine for intermittent preventive treatment of malaria in HIV-infected pregnant women in Bangui, Central African Republic: a Pragmatic Randomized Controlled Trial</w:t>
               </w:r>
@@ -2892,51 +2892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEPSIS project: a protocol for studying biomarkers of neonatal sepsis and immune responses of infants in a malaria-endemic region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ezinmegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,51 +3039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effects of malaria in pregnancy on the developing fetus: a review on prevention and treatment with antimalarial drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and clinical impact of malaria infections detected with a highly sensitive HRP2 rapid diagnostic test in Beninese pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,90 +3290,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Submicroscopic Plasmodium falciparum Infections Throughout Pregnancy: A Preconception Cohort Study in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornélia P A Hounkonnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (1), pp.166-174. </w:t>
@@ -3405,295 +3405,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Risk of Malaria During the First Year of Life in Small-for-Gestational-Age Infants: A Longitudinal Study in Benin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization and mapping of glucose-6-phosphate dehydrogenase (G6PD) mutations in the Greater Mekong Subregion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Martin-Prevel</w:t>
+                <w:t xml:space="preserve">Germana Bancone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Milet</w:t>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiy699⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-019-2652-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209918v1</w:t>
+                <w:t xml:space="preserve">hal-02558683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and mapping of glucose-6-phosphate dehydrogenase (G6PD) mutations in the Greater Mekong Subregion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Increased Risk of Malaria During the First Year of Life in Small-for-Gestational-Age Infants: A Longitudinal Study in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agbota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saorin Kim</w:t>
+                <w:t xml:space="preserve">Y. Martin-Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+                <w:t xml:space="preserve">J. Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219 (10), pp.1642-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-019-2652-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiy699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558683v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of malaria in the first trimester of pregnancy on poor maternal and birth outcomes in Benin</w:t>
               </w:r>
@@ -3813,51 +3813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal malaria but not schistosomiasis is associated with a higher risk of febrile infection in infant during the first 3 months of life: A mother-child cohort in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Polman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,51 +3865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank T. Wieringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiza Campos-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222864. </w:t>
@@ -3960,51 +3960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor maternal anthropometric status before conception is associated with a deleterious infant growth during the first year of life: a longitudinal preconceptional cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,90 +4081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4228,77 +4228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxics (Pb, Cd) and trace elements (Zn, Cu, Mn) in women during pregnancy and at delivery, South Benin, 2014-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4361,77 +4361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria in the First Trimester of Pregnancy Is Associated with Non-Malaria Fever During the First Three Months of Life in a Beninese Infant Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Ezinmegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Ahouayito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bottger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,295 +4614,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and perinatal outcomes by mode of delivery in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Individual and institutional determinants of caesarean section in referral hospitals in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Abrahamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sow</w:t>
+                <w:t xml:space="preserve">Mamadou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Traore</w:t>
+                <w:t xml:space="preserve">Laurence Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47352. </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2393-12-114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148259v1</w:t>
+                <w:t xml:space="preserve">hal-04148258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and institutional determinants of caesarean section in referral hospitals in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Maternal and perinatal outcomes by mode of delivery in Senegal and Mali : a cross-sectional epidemiological survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Abrahamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Traore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, pp.114. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2393-12-114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148258v1</w:t>
+                <w:t xml:space="preserve">hal-04148259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria and gravidity interact to modify maternal haemoglobin concentrations during pregnancy</w:t>
               </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,51 +5035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Anemia in Benin: Prevalence, Risk Factors, and Association with Low Birth Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5156,90 +5156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium falciparum exposure in utero, maternal age and parity influence the innate activation of foetal antigen presenting cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samad Ibitokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5290,51 +5290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospitalization Criteria in Imported Falciparum Malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F00DB61"/>
+    <w:nsid w:val="17020113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5749,51 +5749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7927-1855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135264596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Bognini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Koita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Dembele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07568-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efundem Agboraw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yabr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17529-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons-Duran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrte J Wassenaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mar&#237;n-Carballo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD006689.pub3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Revollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Delanyo Dzoka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fifonsi Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Sadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2024.100012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kouame Tchankoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi A Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somiabalo P Atekpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04793-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin E. Fombah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haily Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Owusu-Kyei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Quinto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04575-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babagnid&#233; Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Atade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Ezinmegnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bartolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossou Darius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25892-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hocquette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Mombo-Ngoma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Macete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Desai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwaka A. Kakolwa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Hedible" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neboua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08982-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dambrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeh Jafari-Guemouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neto Braga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa841" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kamaliddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Sutherland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvette Batoumbou Ketta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sepou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Serdouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13668" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. A. Hounkonnou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Ndam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ezinmegnon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sossou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladekpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-036905" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Min" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgready" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-4642(20)30099-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tuike Ndam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martianez-Vendrell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03261-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia P A Hounkonnou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin-Prevel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy699" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Bancone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2652-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Polman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Wieringa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahouayito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12573" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Ahouayito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agossou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougouma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triendebeogo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047352" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-12-114" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Varani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Ibitokou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Behr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2007.00143.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7927-1855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135264596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Bognini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Koita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N'Takpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Dembele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07568-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efundem Agboraw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yabr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17529-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pons-Duran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrte J Wassenaar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mar&#237;n-Carballo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/14651858.CD006689.pub3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Revollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Delanyo Dzoka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fifonsi Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Sadio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2024.100012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kouame Tchankoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi A Gbeasor-Komlanvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somiabalo P Atekpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinah Atcha-Oubou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04793-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin E. Fombah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haily Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Owusu-Kyei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Quinto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04575-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babagnid&#233; Fran&#231;ois Koladjo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Atade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Hedible" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neboua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anago" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08982-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Ezinmegnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bartolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sossou Darius" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25892-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hocquette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Mombo-Ngoma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Macete" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna Desai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwaka A. Kakolwa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dambrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Candau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeh Jafari-Guemouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Courtois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Mama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neto Braga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa841" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kamaliddin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Sutherland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab221" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvette Batoumbou Ketta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sepou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Serdouma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13668" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. A. Hounkonnou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Ndam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ezinmegnon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sossou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladekpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-036905" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Min" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgready" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-4642(20)30099-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tuike Ndam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martianez-Vendrell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vianou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03261-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia P A Hounkonnou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz748" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Bancone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2652-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209918v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martin-Prevel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy699" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Polman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Wieringa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos-Ponce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahouayito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12573" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Ahouayito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Agossou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougouma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triendebeogo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/try009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Abrahamowicz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-12-114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047352" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Varani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Ibitokou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Behr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1708-8305.2007.00143.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>