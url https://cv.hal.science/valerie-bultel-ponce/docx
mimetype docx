--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -912,295 +912,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier–Tumor Cell Membrane Interactions for Optimized Delivery of a Promising Drug, 4(RS)-4-F4t-Neuroprostane</w:t>
+                <w:t xml:space="preserve">Bioactive Oxylipins Profile in Marine Microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariana Abawi</w:t>
+                <w:t xml:space="preserve">Amandyne Linares-Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Thomann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emma Petiot</w:t>
+                <w:t xml:space="preserve">Rana Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122739⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md21030136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329859v1</w:t>
+                <w:t xml:space="preserve">hal-04007466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Oxylipins Profile in Marine Microalgae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carrier–Tumor Cell Membrane Interactions for Optimized Delivery of a Promising Drug, 4(RS)-4-F4t-Neuroprostane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Abawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandyne Linares-Maurizi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Thierry Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Awad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Emma Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (3), pp.136. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md21030136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007466v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprostanoids, Isofuranoids and Isoketals ‐ From Synthesis to Lipidomics</w:t>
               </w:r>
@@ -2118,429 +2118,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of a Docosahexaenoic Acid Prostanoid Using an Intramolecular Organocatalytic Michael Reaction of a Formyl-Enal Derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Phoenix dactylifera Edible Parts and Byproducts as Sources of Phytoprostanes and Phytofurans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Revol-Cavalier</w:t>
+                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abu-Reidah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (33), pp.8942-8950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c03364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026182v1</w:t>
+                <w:t xml:space="preserve">hal-03378742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Total Syntheses of Novel Non‐Enzymatic Polyunsaturated Fatty Acid Metabolites and Their Identification in Edible Oils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel‐poncé</w:t>
+                <w:t xml:space="preserve">Total Synthesis of a Docosahexaenoic Acid Prostanoid Using an Intramolecular Organocatalytic Michael Reaction of a Formyl-Enal Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Revol-Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002138⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (19), pp.7455-7459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026208v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Phoenix dactylifera Edible Parts and Byproducts as Sources of Phytoprostanes and Phytofurans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
+                <w:t xml:space="preserve">First Total Syntheses of Novel Non‐Enzymatic Polyunsaturated Fatty Acid Metabolites and Their Identification in Edible Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Abu-Reidah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+                <w:t xml:space="preserve">Valérie Bultel‐poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (33), pp.8942-8950. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (44), pp.10090-10098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c03364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378742v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprostanoid Profiling of Marine Microalgae</w:t>
               </w:r>
@@ -8017,51 +8017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Suarez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dur&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casanova-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Merce Cascant- Vilaplana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Elloumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03034-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Granjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122739" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandyne Linares-Maurizi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyana Gonzales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alexis Conde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degrange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1654-4111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Campillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sedraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03364" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leoncini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084240" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Las Heras-G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Casas-Pina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.11.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Revol-Cavalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02553" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel&#8208;ponc&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002138" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abu-Reidah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c03364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03085457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontina Lipan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Collado-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Corell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02268" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinciroli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Abell&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b05808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Torre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Sum Leung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561496" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.06.076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proudfoot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Croft" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2016.1250262" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Mazzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405497" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FJ10K4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio de Felice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Della Ragione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecorelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.04.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Minghetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Salvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Salvatori Maria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Ajmone-Cat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Nuccio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.04.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03624239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VC03MGC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.49A1012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200070" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGV7NGR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ciccoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-012-0285-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P017798" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Fangour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rossi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ43P8BR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VX7462K0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Brinkmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902541c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Mueller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3351-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z874JPZB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319300v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Falquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.07.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDBV5SCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felix-Theodose" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034031u" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VDXTLQ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367057v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;lix-Th&#233;odose" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etahiri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elkouri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assobhei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-0101(01)00200-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZLC8G3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ten-Hage" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Caer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0002684" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1LTWPNJ6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukaci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Longeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np990443k" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K8W2R26Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03549933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.09.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Suarez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dur&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casanova-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Merce Cascant- Vilaplana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Elloumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03034-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandyne Linares-Maurizi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030136" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Granjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122739" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyana Gonzales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alexis Conde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degrange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1654-4111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Campillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sedraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03364" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leoncini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084240" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Las Heras-G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Casas-Pina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.11.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abu-Reidah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c03364" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Revol-Cavalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02553" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel&#8208;ponc&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002138" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03085457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontina Lipan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Collado-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Corell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02268" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinciroli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Abell&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b05808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Torre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Sum Leung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561496" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.06.076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proudfoot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Croft" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2016.1250262" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Mazzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405497" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FJ10K4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio de Felice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Della Ragione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecorelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.04.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Minghetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Salvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Salvatori Maria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Ajmone-Cat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Nuccio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.04.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03624239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VC03MGC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.49A1012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200070" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGV7NGR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ciccoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-012-0285-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P017798" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Fangour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rossi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ43P8BR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VX7462K0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Brinkmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902541c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Mueller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3351-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z874JPZB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319300v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Falquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.07.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDBV5SCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felix-Theodose" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034031u" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VDXTLQ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367057v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;lix-Th&#233;odose" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etahiri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elkouri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assobhei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-0101(01)00200-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZLC8G3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ten-Hage" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Caer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0002684" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1LTWPNJ6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukaci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Longeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np990443k" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K8W2R26Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03549933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.09.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>