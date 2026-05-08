--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -1180,295 +1180,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprostanoids, Isofuranoids and Isoketals ‐ From Synthesis to Lipidomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward Syntheses of Phytoprostanes and Dihomo‐phytoprostanes‐Non‐enzymatic Metabolites of γ‐Linolenic, Dihomo‐γ‐linolenic and Stearidonic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Balas</w:t>
+                <w:t xml:space="preserve">Pauline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyana Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐Alexis Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101523⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (16), pp.e202200085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538746v1</w:t>
+                <w:t xml:space="preserve">hal-04648718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Syntheses of Phytoprostanes and Dihomo‐phytoprostanes‐Non‐enzymatic Metabolites of γ‐Linolenic, Dihomo‐γ‐linolenic and Stearidonic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Fischer</w:t>
+                <w:t xml:space="preserve">Isoprostanoids, Isofuranoids and Isoketals ‐ From Synthesis to Lipidomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐Alexis Conde</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (16), pp.e202200085. </w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648718v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of DHA and DPAn-3 Non-Enzymatic Oxylipins</w:t>
               </w:r>
@@ -1582,295 +1582,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoprostanes and phytofurans modulate COX-2-linked inflammation markers in LPS-stimulated THP-1 monocytes by lipidomics workflow</w:t>
+                <w:t xml:space="preserve">Phytoprostanes from Date Palm Fruit and Byproducts: Five Different Varieties Grown in Two Different Locations As Potential sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Campillo</w:t>
+                <w:t xml:space="preserve">Omar S Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Medina</w:t>
+                <w:t xml:space="preserve">Sami Sedraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Fanti</w:t>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juana I Gallego-Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agustín Simonelli-Muñoz</w:t>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (46), pp.13754-13761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377183v1</w:t>
+                <w:t xml:space="preserve">hal-04570362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoprostanes from Date Palm Fruit and Byproducts: Five Different Varieties Grown in Two Different Locations As Potential sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoprostanes and phytofurans modulate COX-2-linked inflammation markers in LPS-stimulated THP-1 monocytes by lipidomics workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar S Ahmed</w:t>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Sedraoui</w:t>
+                <w:t xml:space="preserve">Federico Fanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingqing Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Juana I Gallego-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rocher</w:t>
+                <w:t xml:space="preserve">Agustín Simonelli-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (46), pp.13754-13761. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.335-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570362v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating 4-F4t-Neuroprostane and 10-F4t-Neuroprostane Are Related to MECP2 Gene Mutation and Natural History in Rett Syndrome</w:t>
               </w:r>
@@ -1984,563 +1984,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary oxylipin signature as biomarkers to monitor the allograft function during the first six months post-renal transplantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total Synthesis of a Docosahexaenoic Acid Prostanoid Using an Intramolecular Organocatalytic Michael Reaction of a Formyl-Enal Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio de Las Heras-Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Casas-Pina</w:t>
+                <w:t xml:space="preserve">Johanna Revol-Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.11.010⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (19), pp.7455-7459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378623v1</w:t>
+                <w:t xml:space="preserve">hal-03026182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Phoenix dactylifera Edible Parts and Byproducts as Sources of Phytoprostanes and Phytofurans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+                <w:t xml:space="preserve">First Total Syntheses of Novel Non‐Enzymatic Polyunsaturated Fatty Acid Metabolites and Their Identification in Edible Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel‐poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c03364⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (44), pp.10090-10098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378742v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of a Docosahexaenoic Acid Prostanoid Using an Intramolecular Organocatalytic Michael Reaction of a Formyl-Enal Derivative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Revol-Cavalier</w:t>
+                <w:t xml:space="preserve">Evaluation of Phoenix dactylifera Edible Parts and Byproducts as Sources of Phytoprostanes and Phytofurans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abu-Reidah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (33), pp.8942-8950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c03364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026182v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Total Syntheses of Novel Non‐Enzymatic Polyunsaturated Fatty Acid Metabolites and Their Identification in Edible Oils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
+                <w:t xml:space="preserve">Urinary oxylipin signature as biomarkers to monitor the allograft function during the first six months post-renal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio de Las Heras-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bultel‐poncé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Teresa Casas-Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (44), pp.10090-10098. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.340-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202002138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026208v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprostanoid Profiling of Marine Microalgae</w:t>
               </w:r>
@@ -2565,64 +2565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.1073. </w:t>
@@ -3324,693 +3324,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non enzymatic metabolites of polyunsaturated fatty acids: friend or foe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzoyl Shift: A New Approach to Reverse Regioselectivity in the Monoprotection of vic-Diols Aurélien de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (1), pp.D118. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2015055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590901v1</w:t>
+                <w:t xml:space="preserve">hal-02592806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzoyl Shift: A New Approach to Reverse Regioselectivity in the Monoprotection of vic-Diols Aurélien de la Torre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien de La Torre</w:t>
+                <w:t xml:space="preserve">Non enzymatic metabolites of polyunsaturated fatty acids: friend or foe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.D118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592806v1</w:t>
+                <w:t xml:space="preserve">hal-02590901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of omega-3 polyunsaturated fatty acid: Bioactive drugs?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+                <w:t xml:space="preserve">Recent advances in the synthesis of tetrahydrofurans and applications in total synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (33), pp.5003-5025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.06.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786233v1</w:t>
+                <w:t xml:space="preserve">hal-02592332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the synthesis of tetrahydrofurans and applications in total synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The novelty of phytofurans, isofurans, dihomo-isofurans and neurofurans: Discovery, synthesis and potential application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kin Sum Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.06.076⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592332v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The novelty of phytofurans, isofurans, dihomo-isofurans and neurofurans: Discovery, synthesis and potential application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien de La Torre</w:t>
+                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of omega-3 polyunsaturated fatty acid: Bioactive drugs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.49-62. </w:t>
+              <w:t xml:space="preserve">, 2016, 120, pp.56 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02593271v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F 2 -Isoprostanes in HDL are bound to neutral lipids and phospholipids</w:t>
               </w:r>
@@ -4277,51 +4277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Syntheses and In Vivo Quantitation of Novel Neurofuran and Dihomo-isofuran Derived from Docosahexaenoic Acid and Adrenic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,303 +5073,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Isoprostanes Derived from Adrenic Acid and EPA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">Partial rescue of Rett syndrome by ω-3 polyunsaturated fatty acids (PUFAs) oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ciccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Leoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200070⟩</w:t>
+              <w:t xml:space="preserve">Genes and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.447-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12263-012-0285-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691200v1</w:t>
+                <w:t xml:space="preserve">hal-02572806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial rescue of Rett syndrome by ω-3 polyunsaturated fatty acids (PUFAs) oil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+                <w:t xml:space="preserve">Total Synthesis of Isoprostanes Derived from Adrenic Acid and EPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2621-2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12263-012-0285-7⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572806v1</w:t>
+                <w:t xml:space="preserve">hal-00691200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F2-dihomo-isoprostanes as potential early biomarkers of lipid oxidative damage in Rett syndrome</w:t>
               </w:r>
@@ -5674,51 +5674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8017,51 +8017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Suarez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dur&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casanova-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Merce Cascant- Vilaplana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Elloumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03034-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandyne Linares-Maurizi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030136" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Granjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122739" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyana Gonzales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alexis Conde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degrange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1654-4111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Campillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sedraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03364" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leoncini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084240" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Las Heras-G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Casas-Pina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.11.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abu-Reidah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c03364" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Revol-Cavalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02553" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel&#8208;ponc&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002138" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03085457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontina Lipan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Collado-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Corell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02268" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinciroli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Abell&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b05808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Torre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Sum Leung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561496" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.06.076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proudfoot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Croft" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2016.1250262" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Mazzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405497" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FJ10K4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio de Felice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Della Ragione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecorelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.04.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Minghetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Salvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Salvatori Maria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Ajmone-Cat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Nuccio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.04.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03624239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VC03MGC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.49A1012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200070" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGV7NGR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ciccoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-012-0285-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P017798" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Fangour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rossi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ43P8BR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VX7462K0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Brinkmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902541c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Mueller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3351-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z874JPZB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319300v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Falquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.07.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDBV5SCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felix-Theodose" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034031u" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VDXTLQ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367057v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;lix-Th&#233;odose" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etahiri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elkouri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assobhei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-0101(01)00200-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZLC8G3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ten-Hage" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Caer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0002684" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1LTWPNJ6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukaci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Longeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np990443k" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K8W2R26Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03549933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.09.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Suarez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dur&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casanova-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Merce Cascant- Vilaplana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Elloumi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03034-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandyne Linares-Maurizi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030136" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Granjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122739" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fischer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyana Gonzales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alexis Conde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101523" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degrange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1654-4111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sedraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Campillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Fanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana I Gallego-G&#243;mez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Simonelli-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.03.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leoncini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084240" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Revol-Cavalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02553" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel&#8208;ponc&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002138" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378742v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abu-Reidah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c03364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Las Heras-G&#243;mez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Casas-Pina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.11.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03085457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontina Lipan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Collado-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Corell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02268" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinciroli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Abell&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b05808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Torre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Sum Leung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561496" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590901v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015055" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592332v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.06.076" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proudfoot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Croft" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2016.1250262" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Mazzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405497" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FJ10K4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio de Felice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Della Ragione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecorelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.04.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058083v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Minghetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Salvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Salvatori Maria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Ajmone-Cat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Nuccio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.04.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03624239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VC03MGC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.49A1012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ciccoli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-012-0285-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGV7NGR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P017798" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Fangour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rossi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ43P8BR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VX7462K0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Brinkmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902541c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Mueller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3351-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z874JPZB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319300v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Falquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2008.07.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDBV5SCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felix-Theodose" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034031u" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VDXTLQ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367057v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;lix-Th&#233;odose" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etahiri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Elkouri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assobhei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Gall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-0101(01)00200-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZLC8G3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013224v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ten-Hage" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Caer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np0002684" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1LTWPNJ6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loukaci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Longeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np990443k" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K8W2R26Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03549933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.09.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>