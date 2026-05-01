--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> valérie Burgos Blondelle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ingénieure d'études Hors classe actuellement en poste au Comité pour l'histoire du CNRS</w:t>
+        <w:t xml:space="preserve">Ingénieure d'études Hors classe CNRS Centre de recherche médecine, sciences, santé, santé mentale, société CERMES3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -146,592 +146,661 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ingénieure d’études spécialisée dans la gestion de projets éditoriaux, la valorisation scientifique et la documentation numérique. Expérience approfondie dans l'animation de réseaux académiques et la diffusion des savoirs.Formée initialement à l'histoire et à la documentation puis reprise de formation en histoire des techniques.</w:t>
+        <w:t xml:space="preserve">Ingénieure d’études CNRS spécialisée dans la gestion de projets éditoriaux, la valorisation scientifique et la documentation numérique. Expérience approfondie dans l'animation de réseaux académiques et la diffusion des savoirs.Formée initialement à l'histoire et à la documentation puis reprise de formation en histoire des techniques.Doctorante en histoire au sein du laboratoire ECHELLES UPC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Investir le genre en histoire des sciences et des savoirs. Pour une histoire plus juste</w:t>
+                <w:t xml:space="preserve">Recension : Colette ALLIBERT, Métallurgie des poudres en Rhône-Alpes : une industrie née de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, https://journals.openedition.org/hrc/14215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428197v1</w:t>
+                <w:t xml:space="preserve">hal-05592087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bulletins A3 sur EMAN : redécouverte d’une mémoire via une nouvelle plateforme</w:t>
+                <w:t xml:space="preserve">Introduction. Investir le genre en histoire des sciences et des savoirs. Pour une histoire plus juste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Walter</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A3 magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Une histoire genrée des savoirs est-elle possible ?, III (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070261v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Dominique Bernard, Un trésor scientifique redécouvert. La collection d'instruments scientifiques de la faculté des sciences de Rennes (1840-1900)</w:t>
+                <w:t xml:space="preserve">Les Bulletins A3 sur EMAN : redécouverte d’une mémoire via une nouvelle plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Volume 69, (Issue 182-183), pp.468-470</w:t>
+              <w:t xml:space="preserve">A3 magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hiver (78), pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070380v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien - « Donner beaucoup et recevoir plus encore. AVAN Louis, chaire de Physique générale dans ses rapports à l'industrie »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Burgos</w:t>
+                <w:t xml:space="preserve">Recension : Dominique Bernard, Un trésor scientifique redécouvert. La collection d'instruments scientifiques de la faculté des sciences de Rennes (1840-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Professeurs au Cnam à l'époque des Trente Glorieuses, vol.04, pp. 199-132</w:t>
+              <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Volume 69, (Issue 182-183), pp.468-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468955v1</w:t>
+                <w:t xml:space="preserve">hal-05070380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gondet, un ingénieur pour la recherche à Bellevue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beaudouin Denis</w:t>
+                <w:t xml:space="preserve">Entretien - « Donner beaucoup et recevoir plus encore. AVAN Louis, chaire de Physique générale dans ses rapports à l'industrie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Professeurs au Cnam à l'époque des Trente Glorieuses, vol.04, pp. 199-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01557372v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gondet, un ingénieur pour la recherche à Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaudouin Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Varia, Tome V (N°1), p. 31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.1223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner beaucoup et recevoir plus encore. Témoignage de Louis AVAN, chaire de Physique générale dans ses rapports à l'industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Professeurs au Cnam à l'époque des Trente Glorieuses, vol.04 (2), pp. 119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -741,344 +810,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Besançon à Shanghai : subventionner l’activité savante dans les années 1920 à la Société d'encouragement pour l'industrie nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de lorraine, Apr 2025, Nancy (Université de Lorraine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’atelier du comité : documenter l’histoire du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy (Université de Lorraine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering a community of Researchers around History of Science and Gender in France Today: A Challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Gendering Science: Women and Men Producing Knowledge organised by the Commission on Women and Gender Studies of the DHST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02182867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Villey, l’action sociale du patronat et la Société d’Encouragement (1920-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution du rôle sociétal de l’entreprise en Europe du XIXe au XXIe siècle, dialogue interdisciplinaire, Journées d’études, 28-29 novembre 2012,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-VII, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1088,435 +1157,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si le CNRS racontait aussi une histoire des techniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Carnino; Alexandre Disser; Liliane Hilaire-Pérez; Jérôme Lamy; Anaël Marrec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-229, 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bulletin des dames ou la matérialité de la place des femmes à la Société d’encouragement pour l’industrie nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Hilaire-Pérez; Catherine Lanoë. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l’histoire. Hommage à Patrice Bret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-334, 2022, collection « Histoire, sciences, techniques, sociétés », 9782356718341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête de légitimité: les travaux originaux des inspecteurs du travail (1893-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. Geerkens, N. Hatzfeld, I. Lespinet-Moret, X. Vigna (dir.), Les enquêtes ouvrières dans l'Europe contemporaine, entre pratiques scientifiques et passions politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.254-267, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d'une cité scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gaël Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffetault Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dujonc Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire d'une cité scientifique Le campus du CNRS à Gif-sur-Yvette (1946-2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cnrs editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-271-09431-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1584,51 +1653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD52F37C"/>
+    <w:nsid w:val="ED793412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1815,51 +1884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-burgos-blondelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-2651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199488789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428197v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos Blondelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burgos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudouin Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DV5KJFPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Deias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-techniques-ont-elles-une-patrie/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-sciences-et-les-technique-laboratoire-de-lhistoire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffetault Aurore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujonc Isabelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/home/7383-histoire-d-une-cite.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-burgos-blondelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-2651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199488789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos Blondelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burgos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudouin Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DV5KJFPL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Deias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-techniques-ont-elles-une-patrie/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-sciences-et-les-technique-laboratoire-de-lhistoire/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffetault Aurore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujonc Isabelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/home/7383-histoire-d-une-cite.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>