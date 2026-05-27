--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1653,51 +1653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED793412"/>
+    <w:nsid w:val="2DFE13FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>