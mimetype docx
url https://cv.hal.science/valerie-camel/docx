--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -4938,3076 +4938,3330 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missing Value imputation Rscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:71a05f10c0987eed9c8326259e8e508a652bc3dd;origin=https://hal.archives-ouvertes.fr/hal-05512267;visit=swh:1:snp:7ccb4886b023149a8a11a4691fca471363cb0517;anchor=swh:1:rel:fe438cde28ee6f30b2b5ff83f08012829f4f3637;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mission ODD17” : une réflexion interdisciplinaire face aux défis environnementaux et sociétaux à travers la découverte des ODD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lepannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Mraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Questions de Pédagogies dans l'Enseignement Supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest (Quartz), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Proof of Concept: Applying untargeted metabolomics and molecular networking via LC ddA HRMS/MS to highlight quality and reaction markers in processed foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advance in Food Analysis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chemistry and Technology Prague &amp; Wageningen Food Safety Research, Nov 2024, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants deviennent enseignants pour réviser avant les examens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine ParisTech : quand le réseau devient un environnement capacitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Mraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Boulanger-Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sherbooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des ingénieurs à relever les défis de santé environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Colloque “Questions de pédagogies dans l’enseignement supérieur”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle &amp; online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus-value du collectif en conception de ressources numériques ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir en réseau pour développer ses acteurs de la pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Mraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHIMACTIV: An Open-Access Website for blended learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IISER-ENS Virtual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital open educational resources to promote analytical chemistry teaching and learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESERA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du site pédagogique numérique CHIMACTIV : analyse d'une coopération réussie entre enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans de coopération pour former à la pédagogie dans le réseau ParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Mraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimactiv: a website offering interactive digital educational resources in analytical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th World Chemistry Congress of IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical and data treatment strategies for metabolomics for untargeted contaminants detection in complex food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an untargeted foodomics approach for food chemical safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chemistry and Technology Prague (UCT). CZE.; Wageningen University and Research Centre (WUR). NLD., Nov 2017, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemometrics applied to the optimization of headspace trap extraction of furanic compounds from sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech. FRA., Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New frontiers in food quality design: An application of a solid and inert food model to study the chemical reactivity towards furanic compounds generation during processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Food Chemistry Conference "Shaping the Future of Food Quality, Health and Safety"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier. USA., Oct 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure des polluants…vers la démesure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollution chimique : la santé en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multicriteria optimization and validation of headspace trap extraction for furan and furfural quantitative analysis in sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18. International Symposium On Advances In Extraction Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torun, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métatox: a new one-year training program for engineering students on assessment and management of toxicological risks for both human and ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an understanding of furanic compounds and quality marker generation in sponge cake: A multivariate approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Food Chemistry conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délivrer le savoir autrement : premiers pas vers la classe inversée – Analyse de deux expériences ponctuelles de pédagogie inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche de traces dans les produits agro-alimentaires – Focus sur les contaminants organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J’EXCEL 1 : 1ère édition de la journée de l’expertise chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de l’Analyse en Composantes Indépendantes (ICA) aux spectres de fluorescence frontale 3D pour détecter des marqueurs de la qualité nutritionnelle d’un aliment lors de sa cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bennaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Howlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer l'interdisciplinarité : une nécessité et une réalité à AgroParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Mediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième Colloque Question de pédagogies dans l'enseignement supérieur. QPES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brest, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relative à l’élaboration de concentrations seuils pour les substances chimiques présentes dans les produits de protection intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Yrieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demande n°2024-AST-0115, Anses. 2025, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05179330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des services écosystémiques rendus par les micro-fermes urbaines et leurs sols - Bilan du projet de recherche semoirs [2018-2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé Gonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; Agroparistech; Université de lorraine; Aix-Marseille Université; Institut d'aménagement et d'urbanisme de la région d'Ile-de-France (IAURIF). 2022, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence de la terbuthylazine dans les eaux de surface - Signalements n° 57 et 59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Farama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Rety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-VIG-0189, Anses. 2021, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04482526v1</w:t>
-              </w:r>
-[...2559 lines deleted...]
-                <w:t xml:space="preserve">hal-01173232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Of Different Pooled Quality Control Samples To Improve Data Quality During An Interbatch Experiment In Untargeted UHPLC-HRMS Analysis On Two Different MS Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8022,73 +8276,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes JS du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo (35400), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LC-HRMS and LC-HRMS/MS data to explore a cereal food processed under different conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8147,198 +8401,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of ecosystem services delivered by urban micro-farms: the research project SEMOIRS [2018-2020]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a foodomics approach for food chemical safety assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8380,87 +8634,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized blocked design applied for the multicriteria optimization of headspace trap extraction of furan and furfural from sponge cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,176 +8742,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Chemometrics in Analytical Chemistry - CAC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain. , 2016, XVI Chemometrics in Analytical Chemistry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la qualité d'une matrice céréalière modèle au cours de la cuisson par une approche de type omique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafia Bennaceur Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Larfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DIM Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8667,98 +8921,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative short blended format for training graduate students to food chemical safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESERA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Braga, Portugal. CIEC, University of Minho, pp.1345-1351, 2022, Proceedings of ESERA 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8768,212 +9022,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction methodologies in plants: general introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of analytical chemistry. Plant analysis : chemical and biological section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, 2014, 978-0-4700-2731-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470027318.a9902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental applications / Supercritical fluid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Chemistry, Molecular Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-0-12-409547-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409547-2.04735-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9041,51 +9295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3A94498"/>
+    <w:nsid w:val="EDC14445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9272,51 +9526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-733X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114026912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214304687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-025-02920-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05646-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Dinis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tsamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jungen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Dragi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rodriguez-Werner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noureddine El Moussawi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ch&#233;bib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14653" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Fitoussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Ouaini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.02.116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2019.1670870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1395521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.08.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01868629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.11.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0952" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokneang In" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ouldelhkim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Skaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS84WS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale M. Ouethrani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. van de Wiele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Verbeke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline M. Carvalho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SQ31DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Coudray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.02.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FPMTXB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Mebazaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0W142C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Flotron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.12.065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPSZ5N2N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-001-1157-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1N8NJK84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Allonier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalanski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05179330v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sapori" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04482526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rety" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mraihi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boulanger-Laforge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096860v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096861v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geoffroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fechner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594061v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bennaceur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howlett" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Leroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808385v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470027318.a9902" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445458v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472047351" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.04735-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-733X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114026912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214304687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-025-02920-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05646-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Dinis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tsamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jungen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Dragi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rodriguez-Werner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noureddine El Moussawi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ch&#233;bib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14653" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Fitoussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Ouaini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.02.116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2019.1670870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1395521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.08.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01868629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.11.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0952" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokneang In" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ouldelhkim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Skaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS84WS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale M. Ouethrani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. van de Wiele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Verbeke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline M. Carvalho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SQ31DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Coudray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.02.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FPMTXB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Mebazaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0W142C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Flotron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.12.065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPSZ5N2N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-001-1157-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1N8NJK84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Allonier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalanski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71a05f10c0987eed9c8326259e8e508a652bc3dd;origin=https://hal.archives-ouvertes.fr/hal-05512267;visit=swh:1:snp:7ccb4886b023149a8a11a4691fca471363cb0517;anchor=swh:1:rel:fe438cde28ee6f30b2b5ff83f08012829f4f3637;path=/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lepannetier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Camel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mraihi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boulanger-Laforge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fechner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587144v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bennaceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howlett" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05179330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04482526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farama" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rety" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Leroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470027318.a9902" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472047351" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.04735-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>