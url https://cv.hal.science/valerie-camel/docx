--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -981,683 +981,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters influencing the migration of trace metals in uncoated fruit cans</w:t>
+                <w:t xml:space="preserve">How does Université Paris-Saclay support pedagogical transformation and innovation to prepare for the future of education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Noureddine El Moussawi</w:t>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Chébib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETH Learning and Teaching Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.39-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164286v1</w:t>
+                <w:t xml:space="preserve">hal-04096855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMACTIV: An Open-Access Website for Student-Centered Learning in Analytical Chemistry</w:t>
+                <w:t xml:space="preserve">CHIMACTIV, un site pour se former à l’analyse chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 448, pp.31 à 36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164299v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does Université Paris-Saclay support pedagogical transformation and innovation to prepare for the future of education?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHIMACTIV pour se former à l’analyse chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETH Learning and Teaching Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), pp.39-43</w:t>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, février 2020 (448), pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096855v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMACTIV, un site pour se former à l’analyse chimique</w:t>
+                <w:t xml:space="preserve">CHIMACTIV: An Open-Access Website for Student-Centered Learning in Analytical Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (8), pp.2319-2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164304v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMACTIV pour se former à l’analyse chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameters influencing the migration of trace metals in uncoated fruit cans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Noureddine El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+                <w:t xml:space="preserve">Nada Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Piard</w:t>
+                <w:t xml:space="preserve">Hanna Chébib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.e14653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.14653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164309v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous migration of bisphenol compounds and trace metals in canned vegetable food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Noureddine El Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosette Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical models to predict the effect of sterilisation and storage on bisphenols migration from metallic can coatings into food simulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Noureddine El Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,737 +2313,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sterilisation and storage conditions on the migration of bisphenol A from tinplate cans of the Lebanese market</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-class analysis for simultaneous determination of pesticides, mycotoxins, process-induced toxicants and packaging contaminants in tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1395521⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766696v1</w:t>
+                <w:t xml:space="preserve">hal-01637734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-class analysis for simultaneous determination of pesticides, mycotoxins, process-induced toxicants and packaging contaminants in tea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Even Le Roux</w:t>
+                <w:t xml:space="preserve">How ingredients influence furan and aroma generation in sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 242, pp.113-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.08.108⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 245, pp.1025 - 1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.11.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637734v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ingredients influence furan and aroma generation in sponge cake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of sterilisation and storage conditions on the migration of bisphenol A from tinplate cans of the Lebanese market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Noureddine El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Chébib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 245, pp.1025 - 1033. </w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.377-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.11.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1395521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868629v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human health risks related to the consumption of foodstuffs of plant and animal origin produced on a site polluted by chemical munitions of the First World War</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate optimization of headspace trap for furan and furfural simultaneous determination in sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.213⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.708--715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849392v1</w:t>
+                <w:t xml:space="preserve">hal-01495106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaction de Maillard et sécurité des aliments : focus sur l’acrylamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (1), pp.31-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ers.2016.0952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate optimization of headspace trap for furan and furfural simultaneous determination in sponge cake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human health risks related to the consumption of foodstuffs of plant and animal origin produced on a site polluted by chemical munitions of the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gorecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 164, pp.708--715. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599-600, pp.314-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495106v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and seasonal variations of food consumption in Cambodia</w:t>
               </w:r>
@@ -5226,364 +5226,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Proof of Concept: Applying untargeted metabolomics and molecular networking via LC ddA HRMS/MS to highlight quality and reaction markers in processed foods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Rega</w:t>
+                <w:t xml:space="preserve">Les étudiants deviennent enseignants pour réviser avant les examens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advance in Food Analysis 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Chemistry and Technology Prague &amp; Wageningen Food Safety Research, Nov 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808407v1</w:t>
+                <w:t xml:space="preserve">hal-04744355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants deviennent enseignants pour réviser avant les examens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Racine ParisTech : quand le réseau devient un environnement capacitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katia Lucchi</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Mraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Boulanger-Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539995</w:t>
+              <w:t xml:space="preserve">AIPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sherbooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744355v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racine ParisTech : quand le réseau devient un environnement capacitant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Proof of Concept: Applying untargeted metabolomics and molecular networking via LC ddA HRMS/MS to highlight quality and reaction markers in processed foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Sherbooke, Canada</w:t>
+              <w:t xml:space="preserve">Recent Advance in Food Analysis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chemistry and Technology Prague &amp; Wageningen Food Safety Research, Nov 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718931v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des ingénieurs à relever les défis de santé environnementale</w:t>
               </w:r>
@@ -5690,51 +5690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,64 +5828,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Mraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5910,77 +5910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIMACTIV: An Open-Access Website for blended learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6048,64 +6048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital open educational resources to promote analytical chemistry teaching and learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6173,90 +6173,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du site pédagogique numérique CHIMACTIV : analyse d'une coopération réussie entre enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Piard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
@@ -6298,51 +6298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de coopération pour former à la pédagogie dans le réseau ParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Mraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6419,64 +6419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimactiv: a website offering interactive digital educational resources in analytical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9295,51 +9295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDC14445"/>
+    <w:nsid w:val="E06AAA03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9526,51 +9526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-733X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114026912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214304687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-025-02920-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05646-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Dinis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tsamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jungen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Dragi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rodriguez-Werner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noureddine El Moussawi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ch&#233;bib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14653" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Fitoussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Ouaini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.02.116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2019.1670870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1395521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.08.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01868629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.11.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0952" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokneang In" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ouldelhkim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Skaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS84WS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale M. Ouethrani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. van de Wiele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Verbeke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline M. Carvalho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SQ31DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Coudray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.02.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FPMTXB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Mebazaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0W142C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Flotron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.12.065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPSZ5N2N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-001-1157-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1N8NJK84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Allonier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalanski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71a05f10c0987eed9c8326259e8e508a652bc3dd;origin=https://hal.archives-ouvertes.fr/hal-05512267;visit=swh:1:snp:7ccb4886b023149a8a11a4691fca471363cb0517;anchor=swh:1:rel:fe438cde28ee6f30b2b5ff83f08012829f4f3637;path=/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lepannetier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Camel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mraihi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boulanger-Laforge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fechner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587144v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bennaceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howlett" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05179330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04482526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farama" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rety" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Leroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470027318.a9902" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472047351" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.04735-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-733X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114026912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214304687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-025-02920-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05646-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Dinis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tsamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jungen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Dragi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rodriguez-Werner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Fitoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noureddine El Moussawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ch&#233;bib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14653" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Ouaini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.02.116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2019.1670870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.08.108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01868629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.11.069" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1395521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0952" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.213" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokneang In" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ouldelhkim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Skaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS84WS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale M. Ouethrani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. van de Wiele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Verbeke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline M. Carvalho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SQ31DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Coudray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.02.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FPMTXB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Mebazaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0W142C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Flotron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.12.065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPSZ5N2N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-001-1157-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1N8NJK84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Allonier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalanski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71a05f10c0987eed9c8326259e8e508a652bc3dd;origin=https://hal.archives-ouvertes.fr/hal-05512267;visit=swh:1:snp:7ccb4886b023149a8a11a4691fca471363cb0517;anchor=swh:1:rel:fe438cde28ee6f30b2b5ff83f08012829f4f3637;path=/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lepannetier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Camel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mraihi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718931v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boulanger-Laforge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fechner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587144v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bennaceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howlett" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05179330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04482526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farama" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rety" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Leroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470027318.a9902" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472047351" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.04735-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>