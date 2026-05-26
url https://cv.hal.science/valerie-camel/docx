--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -981,683 +981,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does Université Paris-Saclay support pedagogical transformation and innovation to prepare for the future of education?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHIMACTIV: An Open-Access Website for Student-Centered Learning in Analytical Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Husson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETH Learning and Teaching Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (8), pp.2319-2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096855v1</w:t>
+                <w:t xml:space="preserve">hal-03164299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMACTIV, un site pour se former à l’analyse chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameters influencing the migration of trace metals in uncoated fruit cans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Noureddine El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+                <w:t xml:space="preserve">Nada Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Piard</w:t>
+                <w:t xml:space="preserve">Hanna Chébib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.e14653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.14653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164304v1</w:t>
+                <w:t xml:space="preserve">hal-03164286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMACTIV pour se former à l’analyse chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does Université Paris-Saclay support pedagogical transformation and innovation to prepare for the future of education?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, février 2020 (448), pp.31-36</w:t>
+              <w:t xml:space="preserve">ETH Learning and Teaching Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164309v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMACTIV: An Open-Access Website for Student-Centered Learning in Analytical Chemistry</w:t>
+                <w:t xml:space="preserve">CHIMACTIV, un site pour se former à l’analyse chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Piard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 448, pp.31 à 36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164299v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters influencing the migration of trace metals in uncoated fruit cans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHIMACTIV pour se former à l’analyse chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Chébib</w:t>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, février 2020 (448), pp.31-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.14653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03164286v1</w:t>
+                <w:t xml:space="preserve">hal-03164309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous migration of bisphenol compounds and trace metals in canned vegetable food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Noureddine El Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosette Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2066,984 +2066,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-driven design of sponge cake: Insights into reactivity, furan mitigation and consumer liking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
+                <w:t xml:space="preserve">Empirical models to predict the effect of sterilisation and storage on bisphenols migration from metallic can coatings into food simulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Noureddine El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Chebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Camel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.118⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1937-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2019.1670870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618618v1</w:t>
+                <w:t xml:space="preserve">hal-02622361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical models to predict the effect of sterilisation and storage on bisphenols migration from metallic can coatings into food simulants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rosette Ouaini</w:t>
+                <w:t xml:space="preserve">Quality-driven design of sponge cake: Insights into reactivity, furan mitigation and consumer liking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1937-1949. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 285, pp.94-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2019.1670870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622361v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-class analysis for simultaneous determination of pesticides, mycotoxins, process-induced toxicants and packaging contaminants in tea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sterilisation and storage conditions on the migration of bisphenol A from tinplate cans of the Lebanese market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Noureddine El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Chébib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.08.108⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1395521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637734v1</w:t>
+                <w:t xml:space="preserve">hal-01766696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ingredients influence furan and aroma generation in sponge cake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Descharles</w:t>
+                <w:t xml:space="preserve">Multi-class analysis for simultaneous determination of pesticides, mycotoxins, process-induced toxicants and packaging contaminants in tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 245, pp.1025 - 1033. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 242, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.08.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.11.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868629v1</w:t>
+                <w:t xml:space="preserve">hal-01637734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sterilisation and storage conditions on the migration of bisphenol A from tinplate cans of the Lebanese market</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How ingredients influence furan and aroma generation in sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (2), pp.377-386. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 245, pp.1025 - 1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1395521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.11.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766696v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate optimization of headspace trap for furan and furfural simultaneous determination in sponge cake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human health risks related to the consumption of foodstuffs of plant and animal origin produced on a site polluted by chemical munitions of the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gorecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.073⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599-600, pp.314-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495106v1</w:t>
+                <w:t xml:space="preserve">hal-01849392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction de Maillard et sécurité des aliments : focus sur l’acrylamide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Camel</w:t>
+                <w:t xml:space="preserve">Multivariate optimization of headspace trap for furan and furfural simultaneous determination in sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2016.0952⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.708--715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620415v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human health risks related to the consumption of foodstuffs of plant and animal origin produced on a site polluted by chemical munitions of the First World War</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réaction de Maillard et sécurité des aliments : focus sur l’acrylamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Camel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 599-600, pp.314-323. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2016.0952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849392v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and seasonal variations of food consumption in Cambodia</w:t>
               </w:r>
@@ -4917,98 +4917,2754 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19, pp.229-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mission ODD17” : une réflexion interdisciplinaire face aux défis environnementaux et sociétaux à travers la découverte des ODD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lepannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Mraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Questions de Pédagogies dans l'Enseignement Supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest (Quartz), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Proof of Concept: Applying untargeted metabolomics and molecular networking via LC ddA HRMS/MS to highlight quality and reaction markers in processed foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advance in Food Analysis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chemistry and Technology Prague &amp; Wageningen Food Safety Research, Nov 2024, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants deviennent enseignants pour réviser avant les examens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine ParisTech : quand le réseau devient un environnement capacitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Mraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Boulanger-Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sherbooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des ingénieurs à relever les défis de santé environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Colloque “Questions de pédagogies dans l’enseignement supérieur”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle &amp; online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus-value du collectif en conception de ressources numériques ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir en réseau pour développer ses acteurs de la pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Mraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHIMACTIV: An Open-Access Website for blended learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IISER-ENS Virtual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital open educational resources to promote analytical chemistry teaching and learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESERA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du site pédagogique numérique CHIMACTIV : analyse d'une coopération réussie entre enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans de coopération pour former à la pédagogie dans le réseau ParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Mraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimactiv: a website offering interactive digital educational resources in analytical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th World Chemistry Congress of IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical and data treatment strategies for metabolomics for untargeted contaminants detection in complex food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XIX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an untargeted foodomics approach for food chemical safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Symposium on RAFA (Recent Advances in Food Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chemistry and Technology Prague (UCT). CZE.; Wageningen University and Research Centre (WUR). NLD., Nov 2017, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemometrics applied to the optimization of headspace trap extraction of furanic compounds from sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie XVIII 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech. FRA., Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multicriteria optimization and validation of headspace trap extraction for furan and furfural quantitative analysis in sponge cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18. International Symposium On Advances In Extraction Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torun, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure des polluants…vers la démesure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollution chimique : la santé en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New frontiers in food quality design: An application of a solid and inert food model to study the chemical reactivity towards furanic compounds generation during processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bousquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Food Chemistry Conference "Shaping the Future of Food Quality, Health and Safety"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier. USA., Oct 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métatox: a new one-year training program for engineering students on assessment and management of toxicological risks for both human and ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an understanding of furanic compounds and quality marker generation in sponge cake: A multivariate approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Food Chemistry conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délivrer le savoir autrement : premiers pas vers la classe inversée – Analyse de deux expériences ponctuelles de pédagogie inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche de traces dans les produits agro-alimentaires – Focus sur les contaminants organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J’EXCEL 1 : 1ère édition de la journée de l’expertise chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de l’Analyse en Composantes Indépendantes (ICA) aux spectres de fluorescence frontale 3D pour détecter des marqueurs de la qualité nutritionnelle d’un aliment lors de sa cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bennaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Howlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer l'interdisciplinarité : une nécessité et une réalité à AgroParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Mediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième Colloque Question de pédagogies dans l'enseignement supérieur. QPES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brest, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing Value imputation Rscript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5050,2732 +7706,76 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:71a05f10c0987eed9c8326259e8e508a652bc3dd;origin=https://hal.archives-ouvertes.fr/hal-05512267;visit=swh:1:snp:7ccb4886b023149a8a11a4691fca471363cb0517;anchor=swh:1:rel:fe438cde28ee6f30b2b5ff83f08012829f4f3637;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512267v1</w:t>
-              </w:r>
-[...2654 lines deleted...]
-                <w:t xml:space="preserve">hal-01173232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8670,64 +8670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized blocked design applied for the multicriteria optimization of headspace trap extraction of furan and furfural from sponge cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayela Cepeda Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9295,51 +9295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E06AAA03"/>
+    <w:nsid w:val="171D5275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9526,51 +9526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-733X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114026912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214304687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-025-02920-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05646-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Dinis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tsamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jungen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Dragi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rodriguez-Werner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Fitoussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noureddine El Moussawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ch&#233;bib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14653" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Ouaini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.02.116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2019.1670870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.08.108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01868629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.11.069" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1395521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0952" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.213" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokneang In" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ouldelhkim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Skaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS84WS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale M. Ouethrani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. van de Wiele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Verbeke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline M. Carvalho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SQ31DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Coudray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.02.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FPMTXB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Mebazaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0W142C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Flotron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.12.065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPSZ5N2N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-001-1157-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1N8NJK84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Allonier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalanski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71a05f10c0987eed9c8326259e8e508a652bc3dd;origin=https://hal.archives-ouvertes.fr/hal-05512267;visit=swh:1:snp:7ccb4886b023149a8a11a4691fca471363cb0517;anchor=swh:1:rel:fe438cde28ee6f30b2b5ff83f08012829f4f3637;path=/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lepannetier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Camel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mraihi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718931v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boulanger-Laforge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fechner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587144v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bennaceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howlett" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05179330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04482526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farama" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rety" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Leroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470027318.a9902" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472047351" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.04735-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6679-733X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114026912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214304687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-025-02920-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05646-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Dinis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tsamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jungen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Dragi&#263;evi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rodriguez-Werner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noureddine El Moussawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Ch&#233;bib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14653" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Fitoussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Ouaini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chebib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.02.116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Camel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.03.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2019.1670870" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda-V&#225;zquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1395521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.08.108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01868629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.11.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0952" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokneang In" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ouldelhkim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Bousoumah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9024-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Skaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Estephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Mouneimne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouaini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS84WS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minale M. Ouethrani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. van de Wiele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Verbeke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline M. Carvalho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SQ31DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C. Coudray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.02.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FPMTXB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Mebazaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0W142C9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173778v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Houessou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Heyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf073233j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JQSRM0FQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Flotron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.12.065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPSZ5N2N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ventura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-001-1157-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1N8NJK84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688193v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Allonier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalanski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lepannetier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Camel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mraihi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boulanger-Laforge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buisson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096860v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096858v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mraihi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345334v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geoffroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766707v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766705v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773145v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayela Cepeda Vasquez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442706v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773151v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fechner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442709v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594061v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587144v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bennaceur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howlett" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512267v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71a05f10c0987eed9c8326259e8e508a652bc3dd;origin=https://hal.archives-ouvertes.fr/hal-05512267;visit=swh:1:snp:7ccb4886b023149a8a11a4691fca471363cb0517;anchor=swh:1:rel:fe438cde28ee6f30b2b5ff83f08012829f4f3637;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05179330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sapori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04482526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eymery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farama" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rety" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Tessier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Leroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030675v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449989v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bennaceur Othmani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Locquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Larfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470027318.a9902" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472047351" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.04735-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>